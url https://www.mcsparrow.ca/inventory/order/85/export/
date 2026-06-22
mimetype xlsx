--- v0 (2026-05-03)
+++ v1 (2026-06-22)
@@ -1885,51 +1885,51 @@
         <is>
           <t>Tyrolia</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Attack 14 MN</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>w/o</t>
         </is>
       </c>
       <c r="F36" t="inlineStr"/>
       <c r="G36" t="n">
         <v>249.99</v>
       </c>
       <c r="H36" t="n">
         <v>145</v>
       </c>
       <c r="I36" t="n">
         <v>6</v>
       </c>
       <c r="J36" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="K36" t="inlineStr">
         <is>
           <t>FW24</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>81</v>
       </c>
       <c r="B37" t="n">
         <v>1787</v>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Tyrolia</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Attack LYT 11 GW</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
@@ -2060,91 +2060,91 @@
       <c r="D40" t="inlineStr">
         <is>
           <t>Attack LYT 11 GW</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>110</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="G40" t="n">
         <v>219.99</v>
       </c>
       <c r="H40" t="n">
         <v>130</v>
       </c>
       <c r="I40" t="n">
         <v>2</v>
       </c>
       <c r="J40" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K40" t="inlineStr">
         <is>
           <t>FW24, FW25</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>81</v>
       </c>
       <c r="B41" t="n">
         <v>1792</v>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Tyrolia</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Attack LYT 9 GW</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>85</t>
         </is>
       </c>
       <c r="G41" t="n">
         <v>169.99</v>
       </c>
       <c r="H41" t="n">
         <v>100</v>
       </c>
       <c r="I41" t="n">
         <v>3</v>
       </c>
       <c r="J41" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K41" t="inlineStr">
         <is>
           <t>FW24</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>81</v>
       </c>
       <c r="B42" t="n">
         <v>1803</v>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Tyrolia</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Protector PR 13 GW Set</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
@@ -3487,51 +3487,51 @@
       <c r="C75" t="inlineStr">
         <is>
           <t>Tyrolia</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Attack LYT 9 GW</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>95</t>
         </is>
       </c>
       <c r="G75" t="n">
         <v>169.99</v>
       </c>
       <c r="H75" t="n">
         <v>100</v>
       </c>
       <c r="I75" t="n">
         <v>3</v>
       </c>
       <c r="J75" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K75" t="inlineStr">
         <is>
           <t>FW24</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="n">
         <v>81</v>
       </c>
       <c r="B76" t="n">
         <v>1802</v>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Tyrolia</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Protector PR 11 GW Set</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
@@ -3607,51 +3607,51 @@
       <c r="C78" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Formula 100 MV</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="G78" t="n">
         <v>499.99</v>
       </c>
       <c r="H78" t="n">
         <v>310</v>
       </c>
       <c r="I78" t="n">
         <v>1</v>
       </c>
       <c r="J78" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K78" t="inlineStr">
         <is>
           <t>FW24</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="n">
         <v>81</v>
       </c>
       <c r="B79" t="n">
         <v>1767</v>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Formula 105 W MV</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">