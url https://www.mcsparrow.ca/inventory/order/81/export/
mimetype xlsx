--- v0 (2026-05-03)
+++ v1 (2026-06-22)
@@ -786,51 +786,51 @@
       <c r="D8" t="inlineStr">
         <is>
           <t>ALTAI W</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="G8" t="n">
         <v>379.99</v>
       </c>
       <c r="H8" t="n">
         <v>228</v>
       </c>
       <c r="I8" t="n">
         <v>1</v>
       </c>
       <c r="J8" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>FW24</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>77</v>
       </c>
       <c r="B9" t="n">
         <v>1132</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>NiDecker</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>ALTAI W</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">