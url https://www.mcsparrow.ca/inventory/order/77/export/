--- v0 (2026-05-03)
+++ v1 (2026-06-22)
@@ -1366,51 +1366,51 @@
       <c r="C22" t="inlineStr">
         <is>
           <t>Thermic</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>C-PACK  REPLACEMENT BATTERY</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>1700B</t>
         </is>
       </c>
       <c r="G22" t="n">
         <v>249.99</v>
       </c>
       <c r="H22" t="n">
         <v>150</v>
       </c>
       <c r="I22" t="n">
         <v>3</v>
       </c>
       <c r="J22" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K22" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>73</v>
       </c>
       <c r="B23" t="n">
         <v>1284</v>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Thermic</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>HEAT KIT HEATED INSOLES SET</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>1300</t>
         </is>
       </c>