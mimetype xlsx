--- v0 (2026-05-03)
+++ v1 (2026-06-22)
@@ -831,51 +831,51 @@
       <c r="D9" t="inlineStr">
         <is>
           <t>Ghoul Mitts</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="G9" t="n">
         <v>89.98999999999999</v>
       </c>
       <c r="H9" t="n">
         <v>45</v>
       </c>
       <c r="I9" t="n">
         <v>2</v>
       </c>
       <c r="J9" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>FW24</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>70</v>
       </c>
       <c r="B10" t="n">
         <v>1156</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>DeathGrip Glove Co</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Ghoul Mitts</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">