--- v0 (2026-05-03)
+++ v1 (2026-06-22)
@@ -1382,51 +1382,51 @@
       <c r="C23" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>4D Mag S</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Black | ChromaPop Everyday Blue Mirror</t>
         </is>
       </c>
       <c r="G23" t="n">
         <v>389.99</v>
       </c>
       <c r="H23" t="n">
         <v>195</v>
       </c>
       <c r="I23" t="n">
         <v>1</v>
       </c>
       <c r="J23" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t>FW24, FW25</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>65</v>
       </c>
       <c r="B24" t="n">
         <v>1579</v>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Squad S</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">