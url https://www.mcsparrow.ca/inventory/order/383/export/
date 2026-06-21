--- v0 (2026-05-02)
+++ v1 (2026-06-21)
@@ -414,51 +414,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K1"/>
+  <dimension ref="A1:K14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Order Number</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Product Variant ID</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Brand</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -476,47 +476,615 @@
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>MSRP</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Wholesale</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>Order Qty</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>Received Qty</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Booking Seasons</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="n">
+        <v>377</v>
+      </c>
+      <c r="B2" t="n">
+        <v>13959</v>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Sweet Protection</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ronin RIG® Photochromic</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>RIG Photochromic/Matte Crystal Black</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr"/>
+      <c r="G2" t="n">
+        <v>299.99</v>
+      </c>
+      <c r="H2" t="n">
+        <v>150</v>
+      </c>
+      <c r="I2" t="n">
+        <v>2</v>
+      </c>
+      <c r="J2" t="n">
+        <v>0</v>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>SS26</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="n">
+        <v>377</v>
+      </c>
+      <c r="B3" t="n">
+        <v>13958</v>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>Sweet Protection</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>Deckard MTB Goggle Tear-Offs</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>Clear</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr"/>
+      <c r="G3" t="n">
+        <v>9.99</v>
+      </c>
+      <c r="H3" t="n">
+        <v>5</v>
+      </c>
+      <c r="I3" t="n">
+        <v>1</v>
+      </c>
+      <c r="J3" t="n">
+        <v>1</v>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>SS26</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="n">
+        <v>377</v>
+      </c>
+      <c r="B4" t="n">
+        <v>13957</v>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>Sweet Protection</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>Deckard MTB Goggle</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>Clear MTB/Matte Crystal Black/Black</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr"/>
+      <c r="G4" t="n">
+        <v>189.99</v>
+      </c>
+      <c r="H4" t="n">
+        <v>95</v>
+      </c>
+      <c r="I4" t="n">
+        <v>2</v>
+      </c>
+      <c r="J4" t="n">
+        <v>2</v>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>SS26</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="n">
+        <v>377</v>
+      </c>
+      <c r="B5" t="n">
+        <v>4962</v>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>Sweet Protection</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>Bike Armour Elbow Guards</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>XS</t>
+        </is>
+      </c>
+      <c r="G5" t="n">
+        <v>129.99</v>
+      </c>
+      <c r="H5" t="n">
+        <v>65</v>
+      </c>
+      <c r="I5" t="n">
+        <v>4</v>
+      </c>
+      <c r="J5" t="n">
+        <v>0</v>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>SS26</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="n">
+        <v>377</v>
+      </c>
+      <c r="B6" t="n">
+        <v>4153</v>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>Sweet Protection</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>Bike Armour Elbow Guards</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>S</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>Black</t>
+        </is>
+      </c>
+      <c r="G6" t="n">
+        <v>129.99</v>
+      </c>
+      <c r="H6" t="n">
+        <v>65</v>
+      </c>
+      <c r="I6" t="n">
+        <v>1</v>
+      </c>
+      <c r="J6" t="n">
+        <v>0</v>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>SS26</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="n">
+        <v>377</v>
+      </c>
+      <c r="B7" t="n">
+        <v>13956</v>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>Sweet Protection</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>Knee Guards Light</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>XL</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>Black</t>
+        </is>
+      </c>
+      <c r="G7" t="n">
+        <v>129.99</v>
+      </c>
+      <c r="H7" t="n">
+        <v>65</v>
+      </c>
+      <c r="I7" t="n">
+        <v>1</v>
+      </c>
+      <c r="J7" t="n">
+        <v>0</v>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>SS26</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="n">
+        <v>377</v>
+      </c>
+      <c r="B8" t="n">
+        <v>13955</v>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>Sweet Protection</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>Knee Guards Light</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>Black</t>
+        </is>
+      </c>
+      <c r="G8" t="n">
+        <v>129.99</v>
+      </c>
+      <c r="H8" t="n">
+        <v>65</v>
+      </c>
+      <c r="I8" t="n">
+        <v>3</v>
+      </c>
+      <c r="J8" t="n">
+        <v>0</v>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t>SS26</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="n">
+        <v>377</v>
+      </c>
+      <c r="B9" t="n">
+        <v>13954</v>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>Sweet Protection</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>Knee Guards Light</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>Black</t>
+        </is>
+      </c>
+      <c r="G9" t="n">
+        <v>129.99</v>
+      </c>
+      <c r="H9" t="n">
+        <v>65</v>
+      </c>
+      <c r="I9" t="n">
+        <v>2</v>
+      </c>
+      <c r="J9" t="n">
+        <v>0</v>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t>SS26</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="n">
+        <v>377</v>
+      </c>
+      <c r="B10" t="n">
+        <v>13953</v>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>Sweet Protection</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>Knee Guards Light</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>S</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>Black</t>
+        </is>
+      </c>
+      <c r="G10" t="n">
+        <v>129.99</v>
+      </c>
+      <c r="H10" t="n">
+        <v>65</v>
+      </c>
+      <c r="I10" t="n">
+        <v>1</v>
+      </c>
+      <c r="J10" t="n">
+        <v>0</v>
+      </c>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t>SS26</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="n">
+        <v>377</v>
+      </c>
+      <c r="B11" t="n">
+        <v>8605</v>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>Sweet Protection</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>Helmet Arbitrator MIPS</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>ML</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>Woodland</t>
+        </is>
+      </c>
+      <c r="G11" t="n">
+        <v>439.99</v>
+      </c>
+      <c r="H11" t="n">
+        <v>220</v>
+      </c>
+      <c r="I11" t="n">
+        <v>3</v>
+      </c>
+      <c r="J11" t="n">
+        <v>0</v>
+      </c>
+      <c r="K11" t="inlineStr">
+        <is>
+          <t>SS25, SS26</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="n">
+        <v>377</v>
+      </c>
+      <c r="B12" t="n">
+        <v>8604</v>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>Sweet Protection</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>Helmet Arbitrator MIPS</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>SM</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>Woodland</t>
+        </is>
+      </c>
+      <c r="G12" t="n">
+        <v>439.99</v>
+      </c>
+      <c r="H12" t="n">
+        <v>220</v>
+      </c>
+      <c r="I12" t="n">
+        <v>2</v>
+      </c>
+      <c r="J12" t="n">
+        <v>0</v>
+      </c>
+      <c r="K12" t="inlineStr">
+        <is>
+          <t>SS25, SS26</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="n">
+        <v>377</v>
+      </c>
+      <c r="B13" t="n">
+        <v>4289</v>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>Sweet Protection</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>Helmet Arbitrator MIPS</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>Black</t>
+        </is>
+      </c>
+      <c r="G13" t="n">
+        <v>439.99</v>
+      </c>
+      <c r="H13" t="n">
+        <v>220</v>
+      </c>
+      <c r="I13" t="n">
+        <v>2</v>
+      </c>
+      <c r="J13" t="n">
+        <v>0</v>
+      </c>
+      <c r="K13" t="inlineStr">
+        <is>
+          <t>SS25, SS26</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="n">
+        <v>377</v>
+      </c>
+      <c r="B14" t="n">
+        <v>5817</v>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>Sweet Protection</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>Helmet Arbitrator MIPS</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>SM</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>Black</t>
+        </is>
+      </c>
+      <c r="G14" t="n">
+        <v>439.99</v>
+      </c>
+      <c r="H14" t="n">
+        <v>220</v>
+      </c>
+      <c r="I14" t="n">
+        <v>1</v>
+      </c>
+      <c r="J14" t="n">
+        <v>0</v>
+      </c>
+      <c r="K14" t="inlineStr">
+        <is>
+          <t>SS25, SS26</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>