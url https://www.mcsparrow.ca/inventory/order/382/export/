--- v0 (2026-05-02)
+++ v1 (2026-06-21)
@@ -516,186 +516,186 @@
       <c r="D2" t="inlineStr">
         <is>
           <t>Sidekick Jr. MIPS</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>YXS</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Matte Lollipop Fade</t>
         </is>
       </c>
       <c r="G2" t="n">
         <v>99.98999999999999</v>
       </c>
       <c r="H2" t="n">
         <v>50</v>
       </c>
       <c r="I2" t="n">
         <v>1</v>
       </c>
       <c r="J2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>SS26</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>376</v>
       </c>
       <c r="B3" t="n">
         <v>13823</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Sidekick Jr. MIPS</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>YS</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Matte Lollipop Fade</t>
         </is>
       </c>
       <c r="G3" t="n">
         <v>99.98999999999999</v>
       </c>
       <c r="H3" t="n">
         <v>50</v>
       </c>
       <c r="I3" t="n">
         <v>2</v>
       </c>
       <c r="J3" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>SS26</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>376</v>
       </c>
       <c r="B4" t="n">
         <v>13824</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Sidekick Jr. MIPS</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>YXS</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Matte Blaze</t>
         </is>
       </c>
       <c r="G4" t="n">
         <v>99.98999999999999</v>
       </c>
       <c r="H4" t="n">
         <v>50</v>
       </c>
       <c r="I4" t="n">
         <v>1</v>
       </c>
       <c r="J4" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>SS26</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>376</v>
       </c>
       <c r="B5" t="n">
         <v>13825</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Sidekick Jr. MIPS</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>YS</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Matte Blaze</t>
         </is>
       </c>
       <c r="G5" t="n">
         <v>99.98999999999999</v>
       </c>
       <c r="H5" t="n">
         <v>50</v>
       </c>
       <c r="I5" t="n">
         <v>2</v>
       </c>
       <c r="J5" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>SS26</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>376</v>
       </c>
       <c r="B6" t="n">
         <v>13816</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Pilot Mips</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
@@ -831,96 +831,96 @@
       <c r="D9" t="inlineStr">
         <is>
           <t>Pilot Mips</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Matte Aura</t>
         </is>
       </c>
       <c r="G9" t="n">
         <v>114.99</v>
       </c>
       <c r="H9" t="n">
         <v>57.5</v>
       </c>
       <c r="I9" t="n">
         <v>2</v>
       </c>
       <c r="J9" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>SS26</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>376</v>
       </c>
       <c r="B10" t="n">
         <v>13811</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Pilot Mips</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>XS</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Matte Gravy</t>
         </is>
       </c>
       <c r="G10" t="n">
         <v>114.99</v>
       </c>
       <c r="H10" t="n">
         <v>57.5</v>
       </c>
       <c r="I10" t="n">
         <v>1</v>
       </c>
       <c r="J10" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>SS26</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>376</v>
       </c>
       <c r="B11" t="n">
         <v>13812</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Pilot Mips</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
@@ -966,771 +966,771 @@
       <c r="D12" t="inlineStr">
         <is>
           <t>Pilot Mips</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Matte Gravy</t>
         </is>
       </c>
       <c r="G12" t="n">
         <v>114.99</v>
       </c>
       <c r="H12" t="n">
         <v>57.5</v>
       </c>
       <c r="I12" t="n">
         <v>2</v>
       </c>
       <c r="J12" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>SS26</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>376</v>
       </c>
       <c r="B13" t="n">
         <v>13814</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Pilot Mips</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Matte Gravy</t>
         </is>
       </c>
       <c r="G13" t="n">
         <v>114.99</v>
       </c>
       <c r="H13" t="n">
         <v>57.5</v>
       </c>
       <c r="I13" t="n">
         <v>2</v>
       </c>
       <c r="J13" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>SS26</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>376</v>
       </c>
       <c r="B14" t="n">
         <v>13815</v>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Pilot Mips</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Matte Gravy</t>
         </is>
       </c>
       <c r="G14" t="n">
         <v>114.99</v>
       </c>
       <c r="H14" t="n">
         <v>57.5</v>
       </c>
       <c r="I14" t="n">
         <v>1</v>
       </c>
       <c r="J14" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t>SS26</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>376</v>
       </c>
       <c r="B15" t="n">
         <v>13829</v>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Mainline MIPS</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Matte Archive Flamingo</t>
         </is>
       </c>
       <c r="G15" t="n">
         <v>419.99</v>
       </c>
       <c r="H15" t="n">
         <v>252</v>
       </c>
       <c r="I15" t="n">
         <v>2</v>
       </c>
       <c r="J15" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K15" t="inlineStr">
         <is>
           <t>SS26</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>376</v>
       </c>
       <c r="B16" t="n">
         <v>13830</v>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Mainline MIPS</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Matte Archive Flamingo</t>
         </is>
       </c>
       <c r="G16" t="n">
         <v>419.99</v>
       </c>
       <c r="H16" t="n">
         <v>252</v>
       </c>
       <c r="I16" t="n">
         <v>3</v>
       </c>
       <c r="J16" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t>SS26</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>376</v>
       </c>
       <c r="B17" t="n">
         <v>13831</v>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Mainline MIPS</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Matte Archive Flamingo</t>
         </is>
       </c>
       <c r="G17" t="n">
         <v>419.99</v>
       </c>
       <c r="H17" t="n">
         <v>252</v>
       </c>
       <c r="I17" t="n">
         <v>2</v>
       </c>
       <c r="J17" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>SS26</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>376</v>
       </c>
       <c r="B18" t="n">
         <v>13832</v>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Mainline MIPS</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>Matte Royal Navy / Summit</t>
         </is>
       </c>
       <c r="G18" t="n">
         <v>419.99</v>
       </c>
       <c r="H18" t="n">
         <v>252</v>
       </c>
       <c r="I18" t="n">
         <v>2</v>
       </c>
       <c r="J18" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K18" t="inlineStr">
         <is>
           <t>SS26</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>376</v>
       </c>
       <c r="B19" t="n">
         <v>13833</v>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Mainline MIPS</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Matte Royal Navy / Summit</t>
         </is>
       </c>
       <c r="G19" t="n">
         <v>419.99</v>
       </c>
       <c r="H19" t="n">
         <v>252</v>
       </c>
       <c r="I19" t="n">
         <v>4</v>
       </c>
       <c r="J19" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="K19" t="inlineStr">
         <is>
           <t>SS26</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>376</v>
       </c>
       <c r="B20" t="n">
         <v>13834</v>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Mainline MIPS</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>Matte Royal Navy / Summit</t>
         </is>
       </c>
       <c r="G20" t="n">
         <v>419.99</v>
       </c>
       <c r="H20" t="n">
         <v>252</v>
       </c>
       <c r="I20" t="n">
         <v>4</v>
       </c>
       <c r="J20" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t>SS26</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>376</v>
       </c>
       <c r="B21" t="n">
         <v>4292</v>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Mainline MIPS</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="G21" t="n">
         <v>419.99</v>
       </c>
       <c r="H21" t="n">
         <v>252</v>
       </c>
       <c r="I21" t="n">
         <v>2</v>
       </c>
       <c r="J21" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t>SS26</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>376</v>
       </c>
       <c r="B22" t="n">
         <v>4957</v>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Mainline MIPS</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="G22" t="n">
         <v>419.99</v>
       </c>
       <c r="H22" t="n">
         <v>252</v>
       </c>
       <c r="I22" t="n">
         <v>2</v>
       </c>
       <c r="J22" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K22" t="inlineStr">
         <is>
           <t>SS25, SS26</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>376</v>
       </c>
       <c r="B23" t="n">
         <v>4291</v>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Mainline MIPS</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="G23" t="n">
         <v>419.99</v>
       </c>
       <c r="H23" t="n">
         <v>252</v>
       </c>
       <c r="I23" t="n">
         <v>2</v>
       </c>
       <c r="J23" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t>SS25, SS26</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>376</v>
       </c>
       <c r="B24" t="n">
         <v>13835</v>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Hardline MIPS</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>Matte Gravy</t>
         </is>
       </c>
       <c r="G24" t="n">
         <v>499.99</v>
       </c>
       <c r="H24" t="n">
         <v>300</v>
       </c>
       <c r="I24" t="n">
         <v>3</v>
       </c>
       <c r="J24" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="K24" t="inlineStr">
         <is>
           <t>SS26</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>376</v>
       </c>
       <c r="B25" t="n">
         <v>13836</v>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Hardline MIPS</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>Matte Gravy</t>
         </is>
       </c>
       <c r="G25" t="n">
         <v>499.99</v>
       </c>
       <c r="H25" t="n">
         <v>300</v>
       </c>
       <c r="I25" t="n">
         <v>3</v>
       </c>
       <c r="J25" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="K25" t="inlineStr">
         <is>
           <t>SS26</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>376</v>
       </c>
       <c r="B26" t="n">
         <v>13837</v>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Hardline MIPS</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>Matte Gravy</t>
         </is>
       </c>
       <c r="G26" t="n">
         <v>499.99</v>
       </c>
       <c r="H26" t="n">
         <v>300</v>
       </c>
       <c r="I26" t="n">
         <v>3</v>
       </c>
       <c r="J26" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="K26" t="inlineStr">
         <is>
           <t>SS26</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>376</v>
       </c>
       <c r="B27" t="n">
         <v>13799</v>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Hardline Carbon MIPS</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>Matte Black Carbon</t>
         </is>
       </c>
       <c r="G27" t="n">
         <v>769.99</v>
       </c>
       <c r="H27" t="n">
         <v>462</v>
       </c>
       <c r="I27" t="n">
         <v>1</v>
       </c>
       <c r="J27" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K27" t="inlineStr">
         <is>
           <t>SS26</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>376</v>
       </c>
       <c r="B28" t="n">
         <v>13800</v>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Hardline Carbon MIPS</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>Matte Black Carbon</t>
         </is>
       </c>
       <c r="G28" t="n">
         <v>769.99</v>
       </c>
       <c r="H28" t="n">
         <v>462</v>
       </c>
       <c r="I28" t="n">
         <v>1</v>
       </c>
       <c r="J28" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K28" t="inlineStr">
         <is>
           <t>SS26</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>376</v>
       </c>
       <c r="B29" t="n">
         <v>13820</v>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Sidekick Jr. MIPS</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
@@ -1821,96 +1821,96 @@
       <c r="D31" t="inlineStr">
         <is>
           <t>Payroll MIPS</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>Matte Ash / Roam</t>
         </is>
       </c>
       <c r="G31" t="n">
         <v>259.99</v>
       </c>
       <c r="H31" t="n">
         <v>130</v>
       </c>
       <c r="I31" t="n">
         <v>2</v>
       </c>
       <c r="J31" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K31" t="inlineStr">
         <is>
           <t>SS26</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>376</v>
       </c>
       <c r="B32" t="n">
         <v>13802</v>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Payroll MIPS</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>Matte Ash / Roam</t>
         </is>
       </c>
       <c r="G32" t="n">
         <v>259.99</v>
       </c>
       <c r="H32" t="n">
         <v>130</v>
       </c>
       <c r="I32" t="n">
         <v>3</v>
       </c>
       <c r="J32" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="K32" t="inlineStr">
         <is>
           <t>SS26</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>376</v>
       </c>
       <c r="B33" t="n">
         <v>13803</v>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Payroll MIPS</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
@@ -2217,141 +2217,141 @@
       <c r="D40" t="inlineStr">
         <is>
           <t>Session MIPS</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>Matte Black</t>
         </is>
       </c>
       <c r="G40" t="n">
         <v>239.99</v>
       </c>
       <c r="H40" t="n">
         <v>120</v>
       </c>
       <c r="I40" t="n">
         <v>2</v>
       </c>
       <c r="J40" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K40" t="inlineStr">
         <is>
           <t>SS26</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>376</v>
       </c>
       <c r="B41" t="n">
         <v>13809</v>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Session MIPS</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>Matte Black</t>
         </is>
       </c>
       <c r="G41" t="n">
         <v>239.99</v>
       </c>
       <c r="H41" t="n">
         <v>120</v>
       </c>
       <c r="I41" t="n">
         <v>3</v>
       </c>
       <c r="J41" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="K41" t="inlineStr">
         <is>
           <t>SS26</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>376</v>
       </c>
       <c r="B42" t="n">
         <v>13810</v>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Session MIPS</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>Matte Black</t>
         </is>
       </c>
       <c r="G42" t="n">
         <v>239.99</v>
       </c>
       <c r="H42" t="n">
         <v>120</v>
       </c>
       <c r="I42" t="n">
         <v>2</v>
       </c>
       <c r="J42" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K42" t="inlineStr">
         <is>
           <t>SS26</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>376</v>
       </c>
       <c r="B43" t="n">
         <v>8867</v>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Squad MTB</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
@@ -2375,51 +2375,51 @@
       <c r="K43" t="inlineStr">
         <is>
           <t>SS25, SS26</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>376</v>
       </c>
       <c r="B44" t="n">
         <v>13839</v>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Squad MTB</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>Black|| Clear</t>
         </is>
       </c>
       <c r="G44" t="n">
         <v>109.99</v>
       </c>
       <c r="H44" t="n">
         <v>55</v>
       </c>
       <c r="I44" t="n">
         <v>3</v>
       </c>
       <c r="J44" t="n">
         <v>0</v>
       </c>
       <c r="K44" t="inlineStr">
         <is>
           <t>SS26</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>376</v>
       </c>
       <c r="B45" t="n">
@@ -2429,51 +2429,51 @@
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Squad XL MTB</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>Black | Contrast Rose Flash</t>
         </is>
       </c>
       <c r="F45" t="inlineStr"/>
       <c r="G45" t="n">
         <v>109.99</v>
       </c>
       <c r="H45" t="n">
         <v>55</v>
       </c>
       <c r="I45" t="n">
         <v>4</v>
       </c>
       <c r="J45" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="K45" t="inlineStr">
         <is>
           <t>SS25, SS26</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>376</v>
       </c>
       <c r="B46" t="n">
         <v>8857</v>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Squad XL MTB</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
@@ -2660,51 +2660,51 @@
       <c r="K50" t="inlineStr">
         <is>
           <t>SS25, SS26</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>376</v>
       </c>
       <c r="B51" t="n">
         <v>13841</v>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Loam S MTB</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>Black || Sun Red Mirror</t>
         </is>
       </c>
       <c r="G51" t="n">
         <v>69.98999999999999</v>
       </c>
       <c r="H51" t="n">
         <v>35</v>
       </c>
       <c r="I51" t="n">
         <v>4</v>
       </c>
       <c r="J51" t="n">
         <v>0</v>
       </c>
       <c r="K51" t="inlineStr">
         <is>
           <t>SS26</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 