--- v0 (2026-05-03)
+++ v1 (2026-06-22)
@@ -484,489 +484,489 @@
         <is>
           <t>Wholesale</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>Order Qty</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>Received Qty</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Booking Seasons</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>34</v>
       </c>
       <c r="B2" t="n">
-        <v>1944</v>
+        <v>2349</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Thermal Merino Reversible Neck Gaiter</t>
+          <t>Kids' Merino Glove</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Blue</t>
+          <t>S</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>1FM</t>
+          <t>BLACK</t>
         </is>
       </c>
       <c r="G2" t="n">
-        <v>39.99</v>
+        <v>29.99</v>
       </c>
       <c r="H2" t="n">
-        <v>19.5</v>
+        <v>15</v>
       </c>
       <c r="I2" t="n">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="J2" t="n">
         <v>0</v>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>FW24</t>
+          <t>FW24, FW25</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>34</v>
       </c>
       <c r="B3" t="n">
-        <v>1923</v>
+        <v>1921</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Smartloft Mitten</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>XS</t>
+          <t>S</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="G3" t="n">
         <v>59.99</v>
       </c>
       <c r="H3" t="n">
         <v>30</v>
       </c>
       <c r="I3" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J3" t="n">
         <v>0</v>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>FW24</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>34</v>
       </c>
       <c r="B4" t="n">
-        <v>1920</v>
+        <v>2214</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Smartloft Mitten</t>
+          <t>Beanie Patch</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>1FM</t>
         </is>
       </c>
       <c r="G4" t="n">
-        <v>59.99</v>
+        <v>44.99</v>
       </c>
       <c r="H4" t="n">
-        <v>30</v>
+        <v>22.5</v>
       </c>
       <c r="I4" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J4" t="n">
         <v>0</v>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>FW24</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>34</v>
       </c>
       <c r="B5" t="n">
-        <v>1919</v>
+        <v>2351</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Smartloft Mitten</t>
+          <t>Kids' Merino Glove</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>BLACK</t>
         </is>
       </c>
       <c r="G5" t="n">
-        <v>59.99</v>
+        <v>29.99</v>
       </c>
       <c r="H5" t="n">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="I5" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J5" t="n">
         <v>0</v>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>FW24</t>
+          <t>FW24, FW25</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>34</v>
       </c>
       <c r="B6" t="n">
-        <v>1922</v>
+        <v>2350</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Smartloft Mitten</t>
+          <t>Kids' Merino Glove</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>M</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>BLACK</t>
         </is>
       </c>
       <c r="G6" t="n">
-        <v>59.99</v>
+        <v>29.99</v>
       </c>
       <c r="H6" t="n">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="I6" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J6" t="n">
         <v>0</v>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>FW24</t>
+          <t>FW24, FW25</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>34</v>
       </c>
       <c r="B7" t="n">
-        <v>2350</v>
+        <v>1922</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Kids' Merino Glove</t>
+          <t>Smartloft Mitten</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>BLACK</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="G7" t="n">
-        <v>29.99</v>
+        <v>59.99</v>
       </c>
       <c r="H7" t="n">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="I7" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J7" t="n">
         <v>0</v>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>FW24, FW25</t>
+          <t>FW24</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>34</v>
       </c>
       <c r="B8" t="n">
-        <v>2351</v>
+        <v>1919</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Kids' Merino Glove</t>
+          <t>Smartloft Mitten</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>BLACK</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="G8" t="n">
-        <v>29.99</v>
+        <v>59.99</v>
       </c>
       <c r="H8" t="n">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="I8" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J8" t="n">
         <v>0</v>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>FW24, FW25</t>
+          <t>FW24</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>34</v>
       </c>
       <c r="B9" t="n">
-        <v>2214</v>
+        <v>1920</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Beanie Patch</t>
+          <t>Smartloft Mitten</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
           <t>Black</t>
         </is>
       </c>
-      <c r="F9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G9" t="n">
-        <v>44.99</v>
+        <v>59.99</v>
       </c>
       <c r="H9" t="n">
-        <v>22.5</v>
+        <v>30</v>
       </c>
       <c r="I9" t="n">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J9" t="n">
         <v>0</v>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>FW24</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>34</v>
       </c>
       <c r="B10" t="n">
-        <v>1921</v>
+        <v>1923</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Smartloft Mitten</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>XS</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="G10" t="n">
         <v>59.99</v>
       </c>
       <c r="H10" t="n">
         <v>30</v>
       </c>
       <c r="I10" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J10" t="n">
         <v>0</v>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>FW24</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>34</v>
       </c>
       <c r="B11" t="n">
-        <v>2349</v>
+        <v>1944</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Kids' Merino Glove</t>
+          <t>Thermal Merino Reversible Neck Gaiter</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>Blue</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>BLACK</t>
+          <t>1FM</t>
         </is>
       </c>
       <c r="G11" t="n">
-        <v>29.99</v>
+        <v>39.99</v>
       </c>
       <c r="H11" t="n">
-        <v>15</v>
+        <v>19.5</v>
       </c>
       <c r="I11" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J11" t="n">
         <v>0</v>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>FW24, FW25</t>
+          <t>FW24</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>