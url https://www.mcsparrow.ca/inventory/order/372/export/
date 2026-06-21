--- v0 (2026-05-02)
+++ v1 (2026-06-21)
@@ -414,51 +414,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K1"/>
+  <dimension ref="A1:K40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Order Number</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Product Variant ID</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Brand</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -476,47 +476,1802 @@
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>MSRP</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Wholesale</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>Order Qty</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>Received Qty</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Booking Seasons</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="n">
+        <v>366</v>
+      </c>
+      <c r="B2" t="n">
+        <v>13910</v>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>O'Neill</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Profile Small Logo Sandals</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Electric Fuschia</t>
+        </is>
+      </c>
+      <c r="G2" t="n">
+        <v>24.99</v>
+      </c>
+      <c r="H2" t="n">
+        <v>12.5</v>
+      </c>
+      <c r="I2" t="n">
+        <v>1</v>
+      </c>
+      <c r="J2" t="n">
+        <v>0</v>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>SS26</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="n">
+        <v>366</v>
+      </c>
+      <c r="B3" t="n">
+        <v>13911</v>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>O'Neill</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>Profile Small Logo Sandals</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>Electric Fuschia</t>
+        </is>
+      </c>
+      <c r="G3" t="n">
+        <v>24.99</v>
+      </c>
+      <c r="H3" t="n">
+        <v>12.5</v>
+      </c>
+      <c r="I3" t="n">
+        <v>2</v>
+      </c>
+      <c r="J3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>SS26</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="n">
+        <v>366</v>
+      </c>
+      <c r="B4" t="n">
+        <v>13912</v>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>O'Neill</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>Profile Small Logo Sandals</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>Electric Fuschia</t>
+        </is>
+      </c>
+      <c r="G4" t="n">
+        <v>24.99</v>
+      </c>
+      <c r="H4" t="n">
+        <v>12.5</v>
+      </c>
+      <c r="I4" t="n">
+        <v>2</v>
+      </c>
+      <c r="J4" t="n">
+        <v>0</v>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>SS26</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="n">
+        <v>366</v>
+      </c>
+      <c r="B5" t="n">
+        <v>13913</v>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>O'Neill</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>Profile Small Logo Sandals</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>Electric Fuschia</t>
+        </is>
+      </c>
+      <c r="G5" t="n">
+        <v>24.99</v>
+      </c>
+      <c r="H5" t="n">
+        <v>12.5</v>
+      </c>
+      <c r="I5" t="n">
+        <v>1</v>
+      </c>
+      <c r="J5" t="n">
+        <v>0</v>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>SS26</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="n">
+        <v>366</v>
+      </c>
+      <c r="B6" t="n">
+        <v>13914</v>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>O'Neill</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>Profile Small Logo Sandals</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>Electric Fuschia</t>
+        </is>
+      </c>
+      <c r="G6" t="n">
+        <v>24.99</v>
+      </c>
+      <c r="H6" t="n">
+        <v>12.5</v>
+      </c>
+      <c r="I6" t="n">
+        <v>1</v>
+      </c>
+      <c r="J6" t="n">
+        <v>0</v>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>SS26</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="n">
+        <v>366</v>
+      </c>
+      <c r="B7" t="n">
+        <v>13915</v>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>O'Neill</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>Profile Small Logo Sandals</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>Electric Fuschia</t>
+        </is>
+      </c>
+      <c r="G7" t="n">
+        <v>24.99</v>
+      </c>
+      <c r="H7" t="n">
+        <v>12.5</v>
+      </c>
+      <c r="I7" t="n">
+        <v>1</v>
+      </c>
+      <c r="J7" t="n">
+        <v>0</v>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>SS26</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="n">
+        <v>366</v>
+      </c>
+      <c r="B8" t="n">
+        <v>13916</v>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>O'Neill</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>Koosh Structure Sandals</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>Black Out</t>
+        </is>
+      </c>
+      <c r="G8" t="n">
+        <v>44.99</v>
+      </c>
+      <c r="H8" t="n">
+        <v>22.5</v>
+      </c>
+      <c r="I8" t="n">
+        <v>1</v>
+      </c>
+      <c r="J8" t="n">
+        <v>0</v>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t>SS26</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="n">
+        <v>366</v>
+      </c>
+      <c r="B9" t="n">
+        <v>13917</v>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>O'Neill</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>Koosh Structure Sandals</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>Black Out</t>
+        </is>
+      </c>
+      <c r="G9" t="n">
+        <v>44.99</v>
+      </c>
+      <c r="H9" t="n">
+        <v>22.5</v>
+      </c>
+      <c r="I9" t="n">
+        <v>1</v>
+      </c>
+      <c r="J9" t="n">
+        <v>0</v>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t>SS26</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="n">
+        <v>366</v>
+      </c>
+      <c r="B10" t="n">
+        <v>13918</v>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>O'Neill</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>Koosh Structure Sandals</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>Black Out</t>
+        </is>
+      </c>
+      <c r="G10" t="n">
+        <v>44.99</v>
+      </c>
+      <c r="H10" t="n">
+        <v>22.5</v>
+      </c>
+      <c r="I10" t="n">
+        <v>1</v>
+      </c>
+      <c r="J10" t="n">
+        <v>0</v>
+      </c>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t>SS26</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="n">
+        <v>366</v>
+      </c>
+      <c r="B11" t="n">
+        <v>13919</v>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>O'Neill</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>Koosh Structure Sandals</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>Black Out</t>
+        </is>
+      </c>
+      <c r="G11" t="n">
+        <v>44.99</v>
+      </c>
+      <c r="H11" t="n">
+        <v>22.5</v>
+      </c>
+      <c r="I11" t="n">
+        <v>2</v>
+      </c>
+      <c r="J11" t="n">
+        <v>0</v>
+      </c>
+      <c r="K11" t="inlineStr">
+        <is>
+          <t>SS26</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="n">
+        <v>366</v>
+      </c>
+      <c r="B12" t="n">
+        <v>13920</v>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>O'Neill</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>Koosh Structure Sandals</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>Black Out</t>
+        </is>
+      </c>
+      <c r="G12" t="n">
+        <v>44.99</v>
+      </c>
+      <c r="H12" t="n">
+        <v>22.5</v>
+      </c>
+      <c r="I12" t="n">
+        <v>1</v>
+      </c>
+      <c r="J12" t="n">
+        <v>0</v>
+      </c>
+      <c r="K12" t="inlineStr">
+        <is>
+          <t>SS26</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="n">
+        <v>366</v>
+      </c>
+      <c r="B13" t="n">
+        <v>13921</v>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>O'Neill</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>Koosh Structure Sandals</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>Black Out</t>
+        </is>
+      </c>
+      <c r="G13" t="n">
+        <v>44.99</v>
+      </c>
+      <c r="H13" t="n">
+        <v>22.5</v>
+      </c>
+      <c r="I13" t="n">
+        <v>1</v>
+      </c>
+      <c r="J13" t="n">
+        <v>0</v>
+      </c>
+      <c r="K13" t="inlineStr">
+        <is>
+          <t>SS26</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="n">
+        <v>366</v>
+      </c>
+      <c r="B14" t="n">
+        <v>13922</v>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>O'Neill</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>Upf Slub Standard Ss Woven Shirt</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>Black</t>
+        </is>
+      </c>
+      <c r="G14" t="n">
+        <v>89.98999999999999</v>
+      </c>
+      <c r="H14" t="n">
+        <v>45</v>
+      </c>
+      <c r="I14" t="n">
+        <v>1</v>
+      </c>
+      <c r="J14" t="n">
+        <v>0</v>
+      </c>
+      <c r="K14" t="inlineStr">
+        <is>
+          <t>SS26</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="n">
+        <v>366</v>
+      </c>
+      <c r="B15" t="n">
+        <v>13923</v>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>O'Neill</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>Upf Slub Standard Ss Woven Shirt</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>Black</t>
+        </is>
+      </c>
+      <c r="G15" t="n">
+        <v>89.98999999999999</v>
+      </c>
+      <c r="H15" t="n">
+        <v>45</v>
+      </c>
+      <c r="I15" t="n">
+        <v>1</v>
+      </c>
+      <c r="J15" t="n">
+        <v>0</v>
+      </c>
+      <c r="K15" t="inlineStr">
+        <is>
+          <t>SS26</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="n">
+        <v>366</v>
+      </c>
+      <c r="B16" t="n">
+        <v>13924</v>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>O'Neill</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>Upf Slub Standard Ss Woven Shirt</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>XL</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>Black</t>
+        </is>
+      </c>
+      <c r="G16" t="n">
+        <v>89.98999999999999</v>
+      </c>
+      <c r="H16" t="n">
+        <v>45</v>
+      </c>
+      <c r="I16" t="n">
+        <v>1</v>
+      </c>
+      <c r="J16" t="n">
+        <v>0</v>
+      </c>
+      <c r="K16" t="inlineStr">
+        <is>
+          <t>SS26</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="n">
+        <v>366</v>
+      </c>
+      <c r="B17" t="n">
+        <v>13925</v>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>O'Neill</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>Upf Slub Standard Ss Woven Shirt</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>XXL</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>Black</t>
+        </is>
+      </c>
+      <c r="G17" t="n">
+        <v>89.98999999999999</v>
+      </c>
+      <c r="H17" t="n">
+        <v>45</v>
+      </c>
+      <c r="I17" t="n">
+        <v>1</v>
+      </c>
+      <c r="J17" t="n">
+        <v>0</v>
+      </c>
+      <c r="K17" t="inlineStr">
+        <is>
+          <t>SS26</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="n">
+        <v>366</v>
+      </c>
+      <c r="B18" t="n">
+        <v>13926</v>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>O'Neill</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>Hermosa Lined  Volley 17</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>S</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>Mulled Basil</t>
+        </is>
+      </c>
+      <c r="G18" t="n">
+        <v>69.98999999999999</v>
+      </c>
+      <c r="H18" t="n">
+        <v>35</v>
+      </c>
+      <c r="I18" t="n">
+        <v>1</v>
+      </c>
+      <c r="J18" t="n">
+        <v>0</v>
+      </c>
+      <c r="K18" t="inlineStr">
+        <is>
+          <t>SS26</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="n">
+        <v>366</v>
+      </c>
+      <c r="B19" t="n">
+        <v>13927</v>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>O'Neill</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>Hermosa Lined  Volley 17</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>Mulled Basil</t>
+        </is>
+      </c>
+      <c r="G19" t="n">
+        <v>69.98999999999999</v>
+      </c>
+      <c r="H19" t="n">
+        <v>35</v>
+      </c>
+      <c r="I19" t="n">
+        <v>1</v>
+      </c>
+      <c r="J19" t="n">
+        <v>0</v>
+      </c>
+      <c r="K19" t="inlineStr">
+        <is>
+          <t>SS26</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="n">
+        <v>366</v>
+      </c>
+      <c r="B20" t="n">
+        <v>13928</v>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>O'Neill</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>Hermosa Lined  Volley 17</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>Mulled Basil</t>
+        </is>
+      </c>
+      <c r="G20" t="n">
+        <v>69.98999999999999</v>
+      </c>
+      <c r="H20" t="n">
+        <v>35</v>
+      </c>
+      <c r="I20" t="n">
+        <v>2</v>
+      </c>
+      <c r="J20" t="n">
+        <v>0</v>
+      </c>
+      <c r="K20" t="inlineStr">
+        <is>
+          <t>SS26</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="n">
+        <v>366</v>
+      </c>
+      <c r="B21" t="n">
+        <v>13929</v>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>O'Neill</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>Hermosa Lined  Volley 17</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>XL</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>Mulled Basil</t>
+        </is>
+      </c>
+      <c r="G21" t="n">
+        <v>69.98999999999999</v>
+      </c>
+      <c r="H21" t="n">
+        <v>35</v>
+      </c>
+      <c r="I21" t="n">
+        <v>2</v>
+      </c>
+      <c r="J21" t="n">
+        <v>0</v>
+      </c>
+      <c r="K21" t="inlineStr">
+        <is>
+          <t>SS26</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="n">
+        <v>366</v>
+      </c>
+      <c r="B22" t="n">
+        <v>13930</v>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>O'Neill</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>Hermosa Lined  Volley 17</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>XXL</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>Mulled Basil</t>
+        </is>
+      </c>
+      <c r="G22" t="n">
+        <v>69.98999999999999</v>
+      </c>
+      <c r="H22" t="n">
+        <v>35</v>
+      </c>
+      <c r="I22" t="n">
+        <v>1</v>
+      </c>
+      <c r="J22" t="n">
+        <v>0</v>
+      </c>
+      <c r="K22" t="inlineStr">
+        <is>
+          <t>SS26</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="n">
+        <v>366</v>
+      </c>
+      <c r="B23" t="n">
+        <v>13931</v>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>O'Neill</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>Trvlr Tech Lined Hybrid 17 Short</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>Black</t>
+        </is>
+      </c>
+      <c r="G23" t="n">
+        <v>89.98999999999999</v>
+      </c>
+      <c r="H23" t="n">
+        <v>45</v>
+      </c>
+      <c r="I23" t="n">
+        <v>1</v>
+      </c>
+      <c r="J23" t="n">
+        <v>0</v>
+      </c>
+      <c r="K23" t="inlineStr">
+        <is>
+          <t>SS26</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="n">
+        <v>366</v>
+      </c>
+      <c r="B24" t="n">
+        <v>13932</v>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>O'Neill</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>Trvlr Tech Lined Hybrid 17 Short</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>Black</t>
+        </is>
+      </c>
+      <c r="G24" t="n">
+        <v>89.98999999999999</v>
+      </c>
+      <c r="H24" t="n">
+        <v>45</v>
+      </c>
+      <c r="I24" t="n">
+        <v>1</v>
+      </c>
+      <c r="J24" t="n">
+        <v>0</v>
+      </c>
+      <c r="K24" t="inlineStr">
+        <is>
+          <t>SS26</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="n">
+        <v>366</v>
+      </c>
+      <c r="B25" t="n">
+        <v>13933</v>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>O'Neill</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>Trvlr Tech Lined Hybrid 17 Short</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>XL</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>Black</t>
+        </is>
+      </c>
+      <c r="G25" t="n">
+        <v>89.98999999999999</v>
+      </c>
+      <c r="H25" t="n">
+        <v>45</v>
+      </c>
+      <c r="I25" t="n">
+        <v>1</v>
+      </c>
+      <c r="J25" t="n">
+        <v>0</v>
+      </c>
+      <c r="K25" t="inlineStr">
+        <is>
+          <t>SS26</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="n">
+        <v>366</v>
+      </c>
+      <c r="B26" t="n">
+        <v>13934</v>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>O'Neill</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>Reserve Heather 19 Short</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>Heather Black</t>
+        </is>
+      </c>
+      <c r="G26" t="n">
+        <v>69.98999999999999</v>
+      </c>
+      <c r="H26" t="n">
+        <v>31.5</v>
+      </c>
+      <c r="I26" t="n">
+        <v>1</v>
+      </c>
+      <c r="J26" t="n">
+        <v>0</v>
+      </c>
+      <c r="K26" t="inlineStr">
+        <is>
+          <t>SS26</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="n">
+        <v>366</v>
+      </c>
+      <c r="B27" t="n">
+        <v>13935</v>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>O'Neill</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>Reserve Heather 19 Short</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>Black</t>
+        </is>
+      </c>
+      <c r="G27" t="n">
+        <v>69.98999999999999</v>
+      </c>
+      <c r="H27" t="n">
+        <v>31.5</v>
+      </c>
+      <c r="I27" t="n">
+        <v>1</v>
+      </c>
+      <c r="J27" t="n">
+        <v>0</v>
+      </c>
+      <c r="K27" t="inlineStr">
+        <is>
+          <t>SS26</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="n">
+        <v>366</v>
+      </c>
+      <c r="B28" t="n">
+        <v>13936</v>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>O'Neill</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>Reserve Heather 19 Short</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>Heather Black</t>
+        </is>
+      </c>
+      <c r="G28" t="n">
+        <v>69.98999999999999</v>
+      </c>
+      <c r="H28" t="n">
+        <v>31.5</v>
+      </c>
+      <c r="I28" t="n">
+        <v>1</v>
+      </c>
+      <c r="J28" t="n">
+        <v>0</v>
+      </c>
+      <c r="K28" t="inlineStr">
+        <is>
+          <t>SS26</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="n">
+        <v>366</v>
+      </c>
+      <c r="B29" t="n">
+        <v>13937</v>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>O'Neill</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>Reserve Heather 19 Short</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>Heather Black</t>
+        </is>
+      </c>
+      <c r="G29" t="n">
+        <v>69.98999999999999</v>
+      </c>
+      <c r="H29" t="n">
+        <v>31.5</v>
+      </c>
+      <c r="I29" t="n">
+        <v>1</v>
+      </c>
+      <c r="J29" t="n">
+        <v>0</v>
+      </c>
+      <c r="K29" t="inlineStr">
+        <is>
+          <t>SS26</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="n">
+        <v>366</v>
+      </c>
+      <c r="B30" t="n">
+        <v>13938</v>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>O'Neill</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>Sonoma Straw Hat</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>S/M</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>Natural</t>
+        </is>
+      </c>
+      <c r="G30" t="n">
+        <v>32.99</v>
+      </c>
+      <c r="H30" t="n">
+        <v>16.5</v>
+      </c>
+      <c r="I30" t="n">
+        <v>2</v>
+      </c>
+      <c r="J30" t="n">
+        <v>0</v>
+      </c>
+      <c r="K30" t="inlineStr">
+        <is>
+          <t>SS26</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="n">
+        <v>366</v>
+      </c>
+      <c r="B31" t="n">
+        <v>13939</v>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>O'Neill</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>Sonoma Straw Hat</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>L/XL</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>Natural</t>
+        </is>
+      </c>
+      <c r="G31" t="n">
+        <v>32.99</v>
+      </c>
+      <c r="H31" t="n">
+        <v>16.5</v>
+      </c>
+      <c r="I31" t="n">
+        <v>2</v>
+      </c>
+      <c r="J31" t="n">
+        <v>0</v>
+      </c>
+      <c r="K31" t="inlineStr">
+        <is>
+          <t>SS26</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="n">
+        <v>366</v>
+      </c>
+      <c r="B32" t="n">
+        <v>13940</v>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>O'Neill</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>Captain Jack Snapback Hat</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>QTY</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>Black</t>
+        </is>
+      </c>
+      <c r="G32" t="n">
+        <v>49.99</v>
+      </c>
+      <c r="H32" t="n">
+        <v>25</v>
+      </c>
+      <c r="I32" t="n">
+        <v>3</v>
+      </c>
+      <c r="J32" t="n">
+        <v>0</v>
+      </c>
+      <c r="K32" t="inlineStr">
+        <is>
+          <t>SS26</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="n">
+        <v>366</v>
+      </c>
+      <c r="B33" t="n">
+        <v>13941</v>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>O'Neill</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>Sunshine Blue Lagoon Revo Bottom</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>S</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>Fusion Coral</t>
+        </is>
+      </c>
+      <c r="G33" t="n">
+        <v>64.98999999999999</v>
+      </c>
+      <c r="H33" t="n">
+        <v>32.5</v>
+      </c>
+      <c r="I33" t="n">
+        <v>1</v>
+      </c>
+      <c r="J33" t="n">
+        <v>0</v>
+      </c>
+      <c r="K33" t="inlineStr">
+        <is>
+          <t>SS26</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="n">
+        <v>366</v>
+      </c>
+      <c r="B34" t="n">
+        <v>13942</v>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>O'Neill</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>Sunshine Blue Lagoon Revo Bottom</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>Fusion Coral</t>
+        </is>
+      </c>
+      <c r="G34" t="n">
+        <v>64.98999999999999</v>
+      </c>
+      <c r="H34" t="n">
+        <v>32.5</v>
+      </c>
+      <c r="I34" t="n">
+        <v>1</v>
+      </c>
+      <c r="J34" t="n">
+        <v>0</v>
+      </c>
+      <c r="K34" t="inlineStr">
+        <is>
+          <t>SS26</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="n">
+        <v>366</v>
+      </c>
+      <c r="B35" t="n">
+        <v>13943</v>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>O'Neill</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t>Sunshine Blue Lagoon Revo Bottom</t>
+        </is>
+      </c>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>Fusion Coral</t>
+        </is>
+      </c>
+      <c r="G35" t="n">
+        <v>64.98999999999999</v>
+      </c>
+      <c r="H35" t="n">
+        <v>32.5</v>
+      </c>
+      <c r="I35" t="n">
+        <v>1</v>
+      </c>
+      <c r="J35" t="n">
+        <v>0</v>
+      </c>
+      <c r="K35" t="inlineStr">
+        <is>
+          <t>SS26</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="n">
+        <v>366</v>
+      </c>
+      <c r="B36" t="n">
+        <v>13944</v>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>O'Neill</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>Sunshine Blue Lagoon Revo Bottom</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>XL</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>Fusion Coral</t>
+        </is>
+      </c>
+      <c r="G36" t="n">
+        <v>64.98999999999999</v>
+      </c>
+      <c r="H36" t="n">
+        <v>32.5</v>
+      </c>
+      <c r="I36" t="n">
+        <v>1</v>
+      </c>
+      <c r="J36" t="n">
+        <v>0</v>
+      </c>
+      <c r="K36" t="inlineStr">
+        <is>
+          <t>SS26</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="n">
+        <v>366</v>
+      </c>
+      <c r="B37" t="n">
+        <v>13945</v>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>O'Neill</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>Sunshine Bogatel Revo Tube Top</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>S</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>Fusion Coral</t>
+        </is>
+      </c>
+      <c r="G37" t="n">
+        <v>49.99</v>
+      </c>
+      <c r="H37" t="n">
+        <v>25</v>
+      </c>
+      <c r="I37" t="n">
+        <v>1</v>
+      </c>
+      <c r="J37" t="n">
+        <v>0</v>
+      </c>
+      <c r="K37" t="inlineStr">
+        <is>
+          <t>SS26</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="n">
+        <v>366</v>
+      </c>
+      <c r="B38" t="n">
+        <v>13946</v>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>O'Neill</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>Sunshine Bogatel Revo Tube Top</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>Fusion Coral</t>
+        </is>
+      </c>
+      <c r="G38" t="n">
+        <v>49.99</v>
+      </c>
+      <c r="H38" t="n">
+        <v>25</v>
+      </c>
+      <c r="I38" t="n">
+        <v>1</v>
+      </c>
+      <c r="J38" t="n">
+        <v>0</v>
+      </c>
+      <c r="K38" t="inlineStr">
+        <is>
+          <t>SS26</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="n">
+        <v>366</v>
+      </c>
+      <c r="B39" t="n">
+        <v>13947</v>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>O'Neill</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>Sunshine Bogatel Revo Tube Top</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>Fusion Coral</t>
+        </is>
+      </c>
+      <c r="G39" t="n">
+        <v>49.99</v>
+      </c>
+      <c r="H39" t="n">
+        <v>25</v>
+      </c>
+      <c r="I39" t="n">
+        <v>1</v>
+      </c>
+      <c r="J39" t="n">
+        <v>0</v>
+      </c>
+      <c r="K39" t="inlineStr">
+        <is>
+          <t>SS26</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="n">
+        <v>366</v>
+      </c>
+      <c r="B40" t="n">
+        <v>13948</v>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>O'Neill</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>Sunshine Bogatel Revo Tube Top</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>XL</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>Fusion Coral</t>
+        </is>
+      </c>
+      <c r="G40" t="n">
+        <v>49.99</v>
+      </c>
+      <c r="H40" t="n">
+        <v>25</v>
+      </c>
+      <c r="I40" t="n">
+        <v>1</v>
+      </c>
+      <c r="J40" t="n">
+        <v>0</v>
+      </c>
+      <c r="K40" t="inlineStr">
+        <is>
+          <t>SS26</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>