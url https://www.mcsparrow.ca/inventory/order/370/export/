--- v0 (2026-05-02)
+++ v1 (2026-06-21)
@@ -489,215 +489,210 @@
         <is>
           <t>Order Qty</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>Received Qty</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Booking Seasons</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Athlete</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>364</v>
       </c>
       <c r="B2" t="n">
-        <v>11246</v>
+        <v>11247</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Lenz</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Heated Glove 6.0</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Women</t>
         </is>
       </c>
       <c r="G2" t="n">
         <v>359.99</v>
       </c>
       <c r="H2" t="n">
         <v>200</v>
       </c>
       <c r="I2" t="n">
         <v>1</v>
       </c>
       <c r="J2" t="n">
         <v>0</v>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
       <c r="L2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>364</v>
       </c>
       <c r="B3" t="n">
-        <v>13755</v>
+        <v>7206</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Lenz</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Heated Glove</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>M</t>
-[...4 lines deleted...]
-          <t>Black</t>
+          <t>L</t>
         </is>
       </c>
       <c r="G3" t="n">
         <v>359.99</v>
       </c>
       <c r="H3" t="n">
         <v>200</v>
       </c>
       <c r="I3" t="n">
         <v>1</v>
       </c>
       <c r="J3" t="n">
         <v>0</v>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
       <c r="L3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>364</v>
       </c>
       <c r="B4" t="n">
-        <v>13756</v>
+        <v>13754</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Lenz</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Heated Glove W</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="G4" t="n">
         <v>299.99</v>
       </c>
       <c r="H4" t="n">
         <v>159</v>
       </c>
       <c r="I4" t="n">
         <v>1</v>
       </c>
       <c r="J4" t="n">
         <v>0</v>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
       <c r="L4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>364</v>
       </c>
       <c r="B5" t="n">
-        <v>13751</v>
+        <v>13753</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Lenz</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Heated Mitt</t>
+          <t>Heated Glove</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="G5" t="n">
-        <v>299.95</v>
+        <v>359.99</v>
       </c>
       <c r="H5" t="n">
-        <v>159</v>
+        <v>200</v>
       </c>
       <c r="I5" t="n">
         <v>1</v>
       </c>
       <c r="J5" t="n">
         <v>0</v>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
       <c r="L5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>364</v>
       </c>
       <c r="B6" t="n">
         <v>13752</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Lenz</t>
         </is>
@@ -719,198 +714,203 @@
       </c>
       <c r="G6" t="n">
         <v>299.95</v>
       </c>
       <c r="H6" t="n">
         <v>159</v>
       </c>
       <c r="I6" t="n">
         <v>1</v>
       </c>
       <c r="J6" t="n">
         <v>0</v>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
       <c r="L6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>364</v>
       </c>
       <c r="B7" t="n">
-        <v>13753</v>
+        <v>13751</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Lenz</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Heated Glove</t>
+          <t>Heated Mitt</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>M</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="G7" t="n">
-        <v>359.99</v>
+        <v>299.95</v>
       </c>
       <c r="H7" t="n">
-        <v>200</v>
+        <v>159</v>
       </c>
       <c r="I7" t="n">
         <v>1</v>
       </c>
       <c r="J7" t="n">
         <v>0</v>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
       <c r="L7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>364</v>
       </c>
       <c r="B8" t="n">
-        <v>13754</v>
+        <v>13756</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Lenz</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Heated Glove W</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>S</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="G8" t="n">
         <v>299.99</v>
       </c>
       <c r="H8" t="n">
         <v>159</v>
       </c>
       <c r="I8" t="n">
         <v>1</v>
       </c>
       <c r="J8" t="n">
         <v>0</v>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
       <c r="L8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>364</v>
       </c>
       <c r="B9" t="n">
-        <v>7206</v>
+        <v>13755</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Lenz</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Heated Glove</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>Black</t>
         </is>
       </c>
       <c r="G9" t="n">
         <v>359.99</v>
       </c>
       <c r="H9" t="n">
         <v>200</v>
       </c>
       <c r="I9" t="n">
         <v>1</v>
       </c>
       <c r="J9" t="n">
         <v>0</v>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
       <c r="L9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>364</v>
       </c>
       <c r="B10" t="n">
-        <v>11247</v>
+        <v>11246</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Lenz</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Heated Glove 6.0</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>S</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Women</t>
         </is>
       </c>
       <c r="G10" t="n">
         <v>359.99</v>
       </c>
       <c r="H10" t="n">
         <v>200</v>
       </c>
       <c r="I10" t="n">
         <v>1</v>
       </c>
       <c r="J10" t="n">
         <v>0</v>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
       <c r="L10" t="inlineStr"/>