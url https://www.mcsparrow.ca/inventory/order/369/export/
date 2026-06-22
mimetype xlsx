--- v0 (2026-05-02)
+++ v1 (2026-06-22)
@@ -484,65 +484,65 @@
         <is>
           <t>Wholesale</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>Order Qty</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>Received Qty</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Booking Seasons</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>363</v>
       </c>
       <c r="B2" t="n">
-        <v>3007</v>
+        <v>3199</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t xml:space="preserve">NECKWARMER </t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Retro Fusion</t>
+          <t>Print</t>
         </is>
       </c>
       <c r="F2" t="inlineStr"/>
       <c r="G2" t="n">
         <v>39.99</v>
       </c>
       <c r="H2" t="n">
         <v>0</v>
       </c>
       <c r="I2" t="n">
         <v>6</v>
       </c>
       <c r="J2" t="n">
         <v>0</v>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>363</v>
       </c>
@@ -565,65 +565,65 @@
         </is>
       </c>
       <c r="G3" t="n">
         <v>39.99</v>
       </c>
       <c r="H3" t="n">
         <v>0</v>
       </c>
       <c r="I3" t="n">
         <v>3</v>
       </c>
       <c r="J3" t="n">
         <v>0</v>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>363</v>
       </c>
       <c r="B4" t="n">
-        <v>3199</v>
+        <v>3007</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t xml:space="preserve">NECKWARMER </t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Print</t>
+          <t>Retro Fusion</t>
         </is>
       </c>
       <c r="F4" t="inlineStr"/>
       <c r="G4" t="n">
         <v>39.99</v>
       </c>
       <c r="H4" t="n">
         <v>0</v>
       </c>
       <c r="I4" t="n">
         <v>6</v>
       </c>
       <c r="J4" t="n">
         <v>0</v>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>