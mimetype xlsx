--- v0 (2026-05-03)
+++ v1 (2026-06-22)
@@ -876,186 +876,186 @@
       <c r="D10" t="inlineStr">
         <is>
           <t>KORE NORDIC Pants Men</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="G10" t="n">
         <v>669.99</v>
       </c>
       <c r="H10" t="n">
         <v>335</v>
       </c>
       <c r="I10" t="n">
         <v>1</v>
       </c>
       <c r="J10" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>296</v>
       </c>
       <c r="B11" t="n">
         <v>12947</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>KORE NORDIC Pants Men</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="G11" t="n">
         <v>669.99</v>
       </c>
       <c r="H11" t="n">
         <v>335</v>
       </c>
       <c r="I11" t="n">
         <v>1</v>
       </c>
       <c r="J11" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>296</v>
       </c>
       <c r="B12" t="n">
         <v>12948</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>KORE NORDIC Pants Men</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>XXL</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="G12" t="n">
         <v>669.99</v>
       </c>
       <c r="H12" t="n">
         <v>335</v>
       </c>
       <c r="I12" t="n">
         <v>1</v>
       </c>
       <c r="J12" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>296</v>
       </c>
       <c r="B13" t="n">
         <v>12949</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>KORE NORDIC Pants Men</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="G13" t="n">
         <v>669.99</v>
       </c>
       <c r="H13" t="n">
         <v>335</v>
       </c>
       <c r="I13" t="n">
         <v>1</v>
       </c>
       <c r="J13" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>296</v>
       </c>
       <c r="B14" t="n">
         <v>12950</v>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>KORE Hoodie Men</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
@@ -1776,51 +1776,51 @@
       <c r="D30" t="inlineStr">
         <is>
           <t>KORE Pants Women</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>Pink</t>
         </is>
       </c>
       <c r="G30" t="n">
         <v>649.99</v>
       </c>
       <c r="H30" t="n">
         <v>325</v>
       </c>
       <c r="I30" t="n">
         <v>1</v>
       </c>
       <c r="J30" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K30" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>296</v>
       </c>
       <c r="B31" t="n">
         <v>12967</v>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>KORE Pants Women</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">