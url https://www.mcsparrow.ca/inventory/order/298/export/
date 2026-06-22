--- v0 (2026-05-03)
+++ v1 (2026-06-22)
@@ -484,177 +484,177 @@
         <is>
           <t>Wholesale</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>Order Qty</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>Received Qty</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Booking Seasons</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>292</v>
       </c>
       <c r="B2" t="n">
-        <v>1943</v>
+        <v>10440</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Sock OTC Zero</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>Day Print</t>
+          <t>CAPRI</t>
         </is>
       </c>
       <c r="G2" t="n">
         <v>39.99</v>
       </c>
       <c r="H2" t="n">
         <v>18</v>
       </c>
       <c r="I2" t="n">
         <v>3</v>
       </c>
       <c r="J2" t="n">
         <v>0</v>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>292</v>
       </c>
       <c r="B3" t="n">
-        <v>2337</v>
+        <v>10439</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Sock OTC Zero</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>BLUE LAGUNA</t>
+          <t>CAPRI</t>
         </is>
       </c>
       <c r="G3" t="n">
         <v>39.99</v>
       </c>
       <c r="H3" t="n">
         <v>18</v>
       </c>
       <c r="I3" t="n">
         <v>6</v>
       </c>
       <c r="J3" t="n">
         <v>0</v>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>FW24, FW25</t>
+          <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>292</v>
       </c>
       <c r="B4" t="n">
-        <v>2338</v>
+        <v>10438</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Sock OTC Zero</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>BLUE LAGUNA</t>
+          <t>CAPRI</t>
         </is>
       </c>
       <c r="G4" t="n">
         <v>39.99</v>
       </c>
       <c r="H4" t="n">
         <v>18</v>
       </c>
       <c r="I4" t="n">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="J4" t="n">
         <v>0</v>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>FW24, FW25</t>
+          <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>292</v>
       </c>
       <c r="B5" t="n">
         <v>2339</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Sock OTC Zero</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
@@ -664,160 +664,160 @@
         </is>
       </c>
       <c r="G5" t="n">
         <v>39.99</v>
       </c>
       <c r="H5" t="n">
         <v>18</v>
       </c>
       <c r="I5" t="n">
         <v>3</v>
       </c>
       <c r="J5" t="n">
         <v>0</v>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>292</v>
       </c>
       <c r="B6" t="n">
-        <v>10438</v>
+        <v>2338</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Sock OTC Zero</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>CAPRI</t>
+          <t>BLUE LAGUNA</t>
         </is>
       </c>
       <c r="G6" t="n">
         <v>39.99</v>
       </c>
       <c r="H6" t="n">
         <v>18</v>
       </c>
       <c r="I6" t="n">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="J6" t="n">
         <v>0</v>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>FW25</t>
+          <t>FW24, FW25</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>292</v>
       </c>
       <c r="B7" t="n">
-        <v>10439</v>
+        <v>2337</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Sock OTC Zero</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>CAPRI</t>
+          <t>BLUE LAGUNA</t>
         </is>
       </c>
       <c r="G7" t="n">
         <v>39.99</v>
       </c>
       <c r="H7" t="n">
         <v>18</v>
       </c>
       <c r="I7" t="n">
         <v>6</v>
       </c>
       <c r="J7" t="n">
         <v>0</v>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>FW25</t>
+          <t>FW24, FW25</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>292</v>
       </c>
       <c r="B8" t="n">
-        <v>10440</v>
+        <v>1943</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Smartwool</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Sock OTC Zero</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>S</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>CAPRI</t>
+          <t>Day Print</t>
         </is>
       </c>
       <c r="G8" t="n">
         <v>39.99</v>
       </c>
       <c r="H8" t="n">
         <v>18</v>
       </c>
       <c r="I8" t="n">
         <v>3</v>
       </c>
       <c r="J8" t="n">
         <v>0</v>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 