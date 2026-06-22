--- v0 (2026-05-03)
+++ v1 (2026-06-22)
@@ -516,1536 +516,1536 @@
       <c r="D2" t="inlineStr">
         <is>
           <t>Original High</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="G2" t="n">
         <v>149.99</v>
       </c>
       <c r="H2" t="n">
         <v>77.58</v>
       </c>
       <c r="I2" t="n">
         <v>2</v>
       </c>
       <c r="J2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>235</v>
       </c>
       <c r="B3" t="n">
         <v>11254</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Intuition</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Original High</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="G3" t="n">
         <v>149.99</v>
       </c>
       <c r="H3" t="n">
         <v>77.58</v>
       </c>
       <c r="I3" t="n">
         <v>2</v>
       </c>
       <c r="J3" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>235</v>
       </c>
       <c r="B4" t="n">
         <v>11255</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Intuition</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Original High</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="G4" t="n">
         <v>149.99</v>
       </c>
       <c r="H4" t="n">
         <v>77.58</v>
       </c>
       <c r="I4" t="n">
         <v>1</v>
       </c>
       <c r="J4" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>235</v>
       </c>
       <c r="B5" t="n">
         <v>3326</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Intuition</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Original - Low</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>XS</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="G5" t="n">
         <v>124.99</v>
       </c>
       <c r="H5" t="n">
         <v>61.44</v>
       </c>
       <c r="I5" t="n">
         <v>3</v>
       </c>
       <c r="J5" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>235</v>
       </c>
       <c r="B6" t="n">
         <v>11252</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Intuition</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Original - Low</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="G6" t="n">
         <v>124.99</v>
       </c>
       <c r="H6" t="n">
         <v>61.44</v>
       </c>
       <c r="I6" t="n">
         <v>3</v>
       </c>
       <c r="J6" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>235</v>
       </c>
       <c r="B7" t="n">
         <v>3583</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Intuition</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Original - Low</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="G7" t="n">
         <v>124.99</v>
       </c>
       <c r="H7" t="n">
         <v>61.44</v>
       </c>
       <c r="I7" t="n">
         <v>4</v>
       </c>
       <c r="J7" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>235</v>
       </c>
       <c r="B8" t="n">
         <v>3128</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Intuition</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Original - Low</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="G8" t="n">
         <v>124.99</v>
       </c>
       <c r="H8" t="n">
         <v>61.44</v>
       </c>
       <c r="I8" t="n">
         <v>2</v>
       </c>
       <c r="J8" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>235</v>
       </c>
       <c r="B9" t="n">
         <v>11256</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Intuition</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Original - Low</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>XS</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Grey</t>
         </is>
       </c>
       <c r="G9" t="n">
         <v>124.99</v>
       </c>
       <c r="H9" t="n">
         <v>61.44</v>
       </c>
       <c r="I9" t="n">
         <v>2</v>
       </c>
       <c r="J9" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>235</v>
       </c>
       <c r="B10" t="n">
         <v>11257</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Intuition</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Original - Low</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Grey</t>
         </is>
       </c>
       <c r="G10" t="n">
         <v>124.99</v>
       </c>
       <c r="H10" t="n">
         <v>61.44</v>
       </c>
       <c r="I10" t="n">
         <v>2</v>
       </c>
       <c r="J10" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>235</v>
       </c>
       <c r="B11" t="n">
         <v>11258</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Intuition</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Original - Low</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Grey</t>
         </is>
       </c>
       <c r="G11" t="n">
         <v>124.99</v>
       </c>
       <c r="H11" t="n">
         <v>61.44</v>
       </c>
       <c r="I11" t="n">
         <v>3</v>
       </c>
       <c r="J11" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>235</v>
       </c>
       <c r="B12" t="n">
         <v>11259</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Intuition</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Original - Low</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Grey</t>
         </is>
       </c>
       <c r="G12" t="n">
         <v>124.99</v>
       </c>
       <c r="H12" t="n">
         <v>61.44</v>
       </c>
       <c r="I12" t="n">
         <v>2</v>
       </c>
       <c r="J12" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>235</v>
       </c>
       <c r="B13" t="n">
         <v>11260</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Intuition</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Original - Low</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Grey</t>
         </is>
       </c>
       <c r="G13" t="n">
         <v>124.99</v>
       </c>
       <c r="H13" t="n">
         <v>61.44</v>
       </c>
       <c r="I13" t="n">
         <v>1</v>
       </c>
       <c r="J13" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>235</v>
       </c>
       <c r="B14" t="n">
         <v>11261</v>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Intuition</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Original - Mid</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>XS</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="G14" t="n">
         <v>134.99</v>
       </c>
       <c r="H14" t="n">
         <v>69.12</v>
       </c>
       <c r="I14" t="n">
         <v>2</v>
       </c>
       <c r="J14" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>235</v>
       </c>
       <c r="B15" t="n">
         <v>11262</v>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Intuition</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Original - Mid</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="G15" t="n">
         <v>134.99</v>
       </c>
       <c r="H15" t="n">
         <v>69.12</v>
       </c>
       <c r="I15" t="n">
         <v>3</v>
       </c>
       <c r="J15" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="K15" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>235</v>
       </c>
       <c r="B16" t="n">
         <v>11263</v>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Intuition</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Original - Mid</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="G16" t="n">
         <v>134.99</v>
       </c>
       <c r="H16" t="n">
         <v>69.12</v>
       </c>
       <c r="I16" t="n">
         <v>6</v>
       </c>
       <c r="J16" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>235</v>
       </c>
       <c r="B17" t="n">
         <v>11264</v>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Intuition</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Original - Mid</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="G17" t="n">
         <v>134.99</v>
       </c>
       <c r="H17" t="n">
         <v>69.12</v>
       </c>
       <c r="I17" t="n">
         <v>3</v>
       </c>
       <c r="J17" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>235</v>
       </c>
       <c r="B18" t="n">
         <v>11265</v>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Intuition</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Original - Mid</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="G18" t="n">
         <v>134.99</v>
       </c>
       <c r="H18" t="n">
         <v>69.12</v>
       </c>
       <c r="I18" t="n">
         <v>1</v>
       </c>
       <c r="J18" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K18" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>235</v>
       </c>
       <c r="B19" t="n">
         <v>11266</v>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Intuition</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Original - Mid</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>XS</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Coral</t>
         </is>
       </c>
       <c r="G19" t="n">
         <v>134.99</v>
       </c>
       <c r="H19" t="n">
         <v>69.12</v>
       </c>
       <c r="I19" t="n">
         <v>2</v>
       </c>
       <c r="J19" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K19" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>235</v>
       </c>
       <c r="B20" t="n">
         <v>11267</v>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Intuition</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Original - Mid</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>Coral</t>
         </is>
       </c>
       <c r="G20" t="n">
         <v>134.99</v>
       </c>
       <c r="H20" t="n">
         <v>69.12</v>
       </c>
       <c r="I20" t="n">
         <v>4</v>
       </c>
       <c r="J20" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>235</v>
       </c>
       <c r="B21" t="n">
         <v>11268</v>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Intuition</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Original - Mid</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>Coral</t>
         </is>
       </c>
       <c r="G21" t="n">
         <v>134.99</v>
       </c>
       <c r="H21" t="n">
         <v>69.12</v>
       </c>
       <c r="I21" t="n">
         <v>3</v>
       </c>
       <c r="J21" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>235</v>
       </c>
       <c r="B22" t="n">
         <v>11269</v>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Intuition</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Original - Mid</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>Coral</t>
         </is>
       </c>
       <c r="G22" t="n">
         <v>134.99</v>
       </c>
       <c r="H22" t="n">
         <v>69.12</v>
       </c>
       <c r="I22" t="n">
         <v>1</v>
       </c>
       <c r="J22" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K22" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>235</v>
       </c>
       <c r="B23" t="n">
         <v>11270</v>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Intuition</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Original - Mid</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>XS</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>Green</t>
         </is>
       </c>
       <c r="G23" t="n">
         <v>134.99</v>
       </c>
       <c r="H23" t="n">
         <v>69.12</v>
       </c>
       <c r="I23" t="n">
         <v>2</v>
       </c>
       <c r="J23" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>235</v>
       </c>
       <c r="B24" t="n">
         <v>11271</v>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Intuition</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Original - Mid</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>Green</t>
         </is>
       </c>
       <c r="G24" t="n">
         <v>134.99</v>
       </c>
       <c r="H24" t="n">
         <v>69.12</v>
       </c>
       <c r="I24" t="n">
         <v>3</v>
       </c>
       <c r="J24" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="K24" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>235</v>
       </c>
       <c r="B25" t="n">
         <v>11272</v>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Intuition</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Original - Mid</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>Green</t>
         </is>
       </c>
       <c r="G25" t="n">
         <v>134.99</v>
       </c>
       <c r="H25" t="n">
         <v>69.12</v>
       </c>
       <c r="I25" t="n">
         <v>3</v>
       </c>
       <c r="J25" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="K25" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>235</v>
       </c>
       <c r="B26" t="n">
         <v>11273</v>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Intuition</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Original - Mid</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>Green</t>
         </is>
       </c>
       <c r="G26" t="n">
         <v>134.99</v>
       </c>
       <c r="H26" t="n">
         <v>69.12</v>
       </c>
       <c r="I26" t="n">
         <v>2</v>
       </c>
       <c r="J26" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K26" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>235</v>
       </c>
       <c r="B27" t="n">
         <v>11274</v>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Intuition</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Original - Mid</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>Green</t>
         </is>
       </c>
       <c r="G27" t="n">
         <v>134.99</v>
       </c>
       <c r="H27" t="n">
         <v>69.12</v>
       </c>
       <c r="I27" t="n">
         <v>1</v>
       </c>
       <c r="J27" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K27" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>235</v>
       </c>
       <c r="B28" t="n">
         <v>11275</v>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Intuition</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Original - Mid</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>XS</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>Stripe</t>
         </is>
       </c>
       <c r="G28" t="n">
         <v>134.99</v>
       </c>
       <c r="H28" t="n">
         <v>69.12</v>
       </c>
       <c r="I28" t="n">
         <v>2</v>
       </c>
       <c r="J28" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K28" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>235</v>
       </c>
       <c r="B29" t="n">
         <v>11276</v>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Intuition</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Original - Mid</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>Stripe</t>
         </is>
       </c>
       <c r="G29" t="n">
         <v>134.99</v>
       </c>
       <c r="H29" t="n">
         <v>69.12</v>
       </c>
       <c r="I29" t="n">
         <v>3</v>
       </c>
       <c r="J29" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="K29" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>235</v>
       </c>
       <c r="B30" t="n">
         <v>11277</v>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Intuition</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Original - Mid</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>Stripe</t>
         </is>
       </c>
       <c r="G30" t="n">
         <v>134.99</v>
       </c>
       <c r="H30" t="n">
         <v>69.12</v>
       </c>
       <c r="I30" t="n">
         <v>4</v>
       </c>
       <c r="J30" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="K30" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>235</v>
       </c>
       <c r="B31" t="n">
         <v>11278</v>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Intuition</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Original - Mid</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>Stripe</t>
         </is>
       </c>
       <c r="G31" t="n">
         <v>134.99</v>
       </c>
       <c r="H31" t="n">
         <v>69.12</v>
       </c>
       <c r="I31" t="n">
         <v>2</v>
       </c>
       <c r="J31" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K31" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>235</v>
       </c>
       <c r="B32" t="n">
         <v>11279</v>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Intuition</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Original - Mid</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>Stripe</t>
         </is>
       </c>
       <c r="G32" t="n">
         <v>134.99</v>
       </c>
       <c r="H32" t="n">
         <v>69.12</v>
       </c>
       <c r="I32" t="n">
         <v>1</v>
       </c>
       <c r="J32" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K32" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>235</v>
       </c>
       <c r="B33" t="n">
         <v>11280</v>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Intuition</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t xml:space="preserve"> Chelsea Mid</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>Gold</t>
         </is>
       </c>
       <c r="G33" t="n">
         <v>159.99</v>
       </c>
       <c r="H33" t="n">
         <v>81.92</v>
       </c>
       <c r="I33" t="n">
         <v>2</v>
       </c>
       <c r="J33" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K33" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>235</v>
       </c>
       <c r="B34" t="n">
         <v>11281</v>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Intuition</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t xml:space="preserve"> Chelsea Mid</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>Gold</t>
         </is>
       </c>
       <c r="G34" t="n">
         <v>159.99</v>
       </c>
       <c r="H34" t="n">
         <v>81.92</v>
       </c>
       <c r="I34" t="n">
         <v>2</v>
       </c>
       <c r="J34" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K34" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>235</v>
       </c>
       <c r="B35" t="n">
         <v>11282</v>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Intuition</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t xml:space="preserve"> Chelsea Mid</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>Gold</t>
         </is>
       </c>
       <c r="G35" t="n">
         <v>159.99</v>
       </c>
       <c r="H35" t="n">
         <v>81.92</v>
       </c>
       <c r="I35" t="n">
         <v>2</v>
       </c>
       <c r="J35" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>