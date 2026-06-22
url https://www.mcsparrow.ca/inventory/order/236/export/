--- v0 (2026-05-03)
+++ v1 (2026-06-22)
@@ -493,51 +493,51 @@
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>Received Qty</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Booking Seasons</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>230</v>
       </c>
       <c r="B2" t="n">
         <v>11228</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Volkl</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>M7 MANTRA</t>
+          <t>M7 Mantra</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>177</t>
         </is>
       </c>
       <c r="F2" t="inlineStr"/>
       <c r="G2" t="n">
         <v>949.99</v>
       </c>
       <c r="H2" t="n">
         <v>575</v>
       </c>
       <c r="I2" t="n">
         <v>3</v>
       </c>
       <c r="J2" t="n">
         <v>3</v>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>