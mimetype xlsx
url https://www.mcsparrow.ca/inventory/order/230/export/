--- v0 (2026-05-03)
+++ v1 (2026-06-22)
@@ -484,1119 +484,1119 @@
         <is>
           <t>Wholesale</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>Order Qty</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>Received Qty</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Booking Seasons</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>224</v>
       </c>
       <c r="B2" t="n">
-        <v>154</v>
+        <v>11165</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>MOD1 PRO</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>BLACKOUT</t>
+          <t>FORGED IRON</t>
         </is>
       </c>
       <c r="G2" t="n">
         <v>179.99</v>
       </c>
       <c r="H2" t="n">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="I2" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J2" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>FW24, FW25</t>
+          <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>224</v>
       </c>
       <c r="B3" t="n">
-        <v>155</v>
+        <v>11164</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>MOD1 PRO</t>
+          <t>MOD1 MIPS (Y)</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>S</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>BLACKOUT</t>
+          <t>MATTE HIBISCUS RED</t>
         </is>
       </c>
       <c r="G3" t="n">
-        <v>179.99</v>
+        <v>134.99</v>
       </c>
       <c r="H3" t="n">
-        <v>90</v>
+        <v>67.5</v>
       </c>
       <c r="I3" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J3" t="n">
         <v>4</v>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>FW24, FW25</t>
+          <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>224</v>
       </c>
       <c r="B4" t="n">
-        <v>11150</v>
+        <v>11163</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>MOD1 PRO</t>
+          <t>MOD1 MIPS (Y)</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>BLACKOUT</t>
+          <t>MATTE HIBISCUS RED</t>
         </is>
       </c>
       <c r="G4" t="n">
-        <v>179.99</v>
+        <v>134.99</v>
       </c>
       <c r="H4" t="n">
-        <v>90</v>
+        <v>67.5</v>
       </c>
       <c r="I4" t="n">
         <v>2</v>
       </c>
       <c r="J4" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>224</v>
       </c>
       <c r="B5" t="n">
-        <v>156</v>
+        <v>11162</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>MOD1 PRO</t>
+          <t>MOD1 MIPS (A)</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>S</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>BLACKOUT</t>
+          <t>MATTE WHITE</t>
         </is>
       </c>
       <c r="G5" t="n">
-        <v>179.99</v>
+        <v>154.99</v>
       </c>
       <c r="H5" t="n">
-        <v>90</v>
+        <v>77.5</v>
       </c>
       <c r="I5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>FW24, FW25</t>
+          <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>224</v>
       </c>
       <c r="B6" t="n">
-        <v>157</v>
+        <v>11161</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>MOD1 PRO</t>
+          <t>MOD1 MIPS (A)</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>FORGED IRON</t>
+          <t>MATTE WHITE</t>
         </is>
       </c>
       <c r="G6" t="n">
-        <v>179.99</v>
+        <v>154.99</v>
       </c>
       <c r="H6" t="n">
-        <v>90</v>
+        <v>77.5</v>
       </c>
       <c r="I6" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J6" t="n">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>FW24, FW25</t>
+          <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>224</v>
       </c>
       <c r="B7" t="n">
-        <v>158</v>
+        <v>11160</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>MOD1 PRO</t>
+          <t>MOD1 MIPS (A)</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>FORGED IRON</t>
+          <t>MATTE WHITE</t>
         </is>
       </c>
       <c r="G7" t="n">
-        <v>179.99</v>
+        <v>154.99</v>
       </c>
       <c r="H7" t="n">
-        <v>90</v>
+        <v>77.5</v>
       </c>
       <c r="I7" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J7" t="n">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>FW24, FW25</t>
+          <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>224</v>
       </c>
       <c r="B8" t="n">
-        <v>159</v>
+        <v>11159</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>MOD1 PRO</t>
+          <t>MOD1 MIPS (A)</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>FORGED IRON</t>
+          <t>BLACKOUT</t>
         </is>
       </c>
       <c r="G8" t="n">
-        <v>179.99</v>
+        <v>154.99</v>
       </c>
       <c r="H8" t="n">
-        <v>90</v>
+        <v>77.5</v>
       </c>
       <c r="I8" t="n">
         <v>1</v>
       </c>
       <c r="J8" t="n">
         <v>2</v>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>FW24, FW25</t>
+          <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>224</v>
       </c>
       <c r="B9" t="n">
-        <v>165</v>
+        <v>11158</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>MOD1 MIPS</t>
+          <t>MOD1 MIPS (A)</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>MATTE TOADSTOOL</t>
+          <t>BLACKOUT</t>
         </is>
       </c>
       <c r="G9" t="n">
         <v>154.99</v>
       </c>
       <c r="H9" t="n">
         <v>77.5</v>
       </c>
       <c r="I9" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J9" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>FW24, FW25</t>
+          <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>224</v>
       </c>
       <c r="B10" t="n">
-        <v>166</v>
+        <v>11157</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>MOD1 MIPS</t>
+          <t>MOD1 MIPS (A)</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>MATTE TOADSTOOL</t>
+          <t>BLACKOUT</t>
         </is>
       </c>
       <c r="G10" t="n">
         <v>154.99</v>
       </c>
       <c r="H10" t="n">
         <v>77.5</v>
       </c>
       <c r="I10" t="n">
         <v>2</v>
       </c>
       <c r="J10" t="n">
         <v>4</v>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>FW24, FW25</t>
+          <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>224</v>
       </c>
       <c r="B11" t="n">
-        <v>11151</v>
+        <v>11156</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>MOD1 MIPS</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>S</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>INDIA INK W/ METALLIC SILVER</t>
+          <t>ARMY GREEN/STICKERS</t>
         </is>
       </c>
       <c r="G11" t="n">
         <v>154.99</v>
       </c>
       <c r="H11" t="n">
         <v>77.5</v>
       </c>
       <c r="I11" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J11" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>224</v>
       </c>
       <c r="B12" t="n">
-        <v>11152</v>
+        <v>11155</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>MOD1 MIPS</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>INDIA INK W/ METALLIC SILVER</t>
+          <t>ARMY GREEN/STICKERS</t>
         </is>
       </c>
       <c r="G12" t="n">
         <v>154.99</v>
       </c>
       <c r="H12" t="n">
         <v>77.5</v>
       </c>
       <c r="I12" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J12" t="n">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>224</v>
       </c>
       <c r="B13" t="n">
-        <v>11153</v>
+        <v>11154</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>MOD1 MIPS</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>INDIA INK W/ METALLIC SILVER</t>
+          <t>ARMY GREEN/STICKERS</t>
         </is>
       </c>
       <c r="G13" t="n">
         <v>154.99</v>
       </c>
       <c r="H13" t="n">
         <v>77.5</v>
       </c>
       <c r="I13" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J13" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>224</v>
       </c>
       <c r="B14" t="n">
-        <v>11154</v>
+        <v>11153</v>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>MOD1 MIPS</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>S</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>ARMY GREEN/STICKERS</t>
+          <t>INDIA INK W/ METALLIC SILVER</t>
         </is>
       </c>
       <c r="G14" t="n">
         <v>154.99</v>
       </c>
       <c r="H14" t="n">
         <v>77.5</v>
       </c>
       <c r="I14" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J14" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>224</v>
       </c>
       <c r="B15" t="n">
-        <v>11155</v>
+        <v>11152</v>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>MOD1 MIPS</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>ARMY GREEN/STICKERS</t>
+          <t>INDIA INK W/ METALLIC SILVER</t>
         </is>
       </c>
       <c r="G15" t="n">
         <v>154.99</v>
       </c>
       <c r="H15" t="n">
         <v>77.5</v>
       </c>
       <c r="I15" t="n">
+        <v>2</v>
+      </c>
+      <c r="J15" t="n">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
       <c r="K15" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>224</v>
       </c>
       <c r="B16" t="n">
-        <v>11156</v>
+        <v>11151</v>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>MOD1 MIPS</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>ARMY GREEN/STICKERS</t>
+          <t>INDIA INK W/ METALLIC SILVER</t>
         </is>
       </c>
       <c r="G16" t="n">
         <v>154.99</v>
       </c>
       <c r="H16" t="n">
         <v>77.5</v>
       </c>
       <c r="I16" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J16" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>224</v>
       </c>
       <c r="B17" t="n">
-        <v>11157</v>
+        <v>166</v>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>MOD1 MIPS (A)</t>
+          <t>MOD1 MIPS</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>S</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>BLACKOUT</t>
+          <t>MATTE TOADSTOOL</t>
         </is>
       </c>
       <c r="G17" t="n">
         <v>154.99</v>
       </c>
       <c r="H17" t="n">
         <v>77.5</v>
       </c>
       <c r="I17" t="n">
         <v>2</v>
       </c>
       <c r="J17" t="n">
         <v>4</v>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>FW25</t>
+          <t>FW24, FW25</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>224</v>
       </c>
       <c r="B18" t="n">
-        <v>11158</v>
+        <v>165</v>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>MOD1 MIPS (A)</t>
+          <t>MOD1 MIPS</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>BLACKOUT</t>
+          <t>MATTE TOADSTOOL</t>
         </is>
       </c>
       <c r="G18" t="n">
         <v>154.99</v>
       </c>
       <c r="H18" t="n">
         <v>77.5</v>
       </c>
       <c r="I18" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J18" t="n">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>FW25</t>
+          <t>FW24, FW25</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>224</v>
       </c>
       <c r="B19" t="n">
-        <v>11159</v>
+        <v>159</v>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>MOD1 MIPS (A)</t>
+          <t>MOD1 PRO</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>BLACKOUT</t>
+          <t>FORGED IRON</t>
         </is>
       </c>
       <c r="G19" t="n">
-        <v>154.99</v>
+        <v>179.99</v>
       </c>
       <c r="H19" t="n">
-        <v>77.5</v>
+        <v>90</v>
       </c>
       <c r="I19" t="n">
         <v>1</v>
       </c>
       <c r="J19" t="n">
         <v>2</v>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>FW25</t>
+          <t>FW24, FW25</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>224</v>
       </c>
       <c r="B20" t="n">
-        <v>11160</v>
+        <v>158</v>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>MOD1 MIPS (A)</t>
+          <t>MOD1 PRO</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>M</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>MATTE WHITE</t>
+          <t>FORGED IRON</t>
         </is>
       </c>
       <c r="G20" t="n">
-        <v>154.99</v>
+        <v>179.99</v>
       </c>
       <c r="H20" t="n">
-        <v>77.5</v>
+        <v>90</v>
       </c>
       <c r="I20" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J20" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>FW25</t>
+          <t>FW24, FW25</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>224</v>
       </c>
       <c r="B21" t="n">
-        <v>11161</v>
+        <v>157</v>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>MOD1 MIPS (A)</t>
+          <t>MOD1 PRO</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>MATTE WHITE</t>
+          <t>FORGED IRON</t>
         </is>
       </c>
       <c r="G21" t="n">
-        <v>154.99</v>
+        <v>179.99</v>
       </c>
       <c r="H21" t="n">
-        <v>77.5</v>
+        <v>90</v>
       </c>
       <c r="I21" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J21" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>FW25</t>
+          <t>FW24, FW25</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>224</v>
       </c>
       <c r="B22" t="n">
-        <v>11162</v>
+        <v>156</v>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>MOD1 MIPS (A)</t>
+          <t>MOD1 PRO</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>MATTE WHITE</t>
+          <t>BLACKOUT</t>
         </is>
       </c>
       <c r="G22" t="n">
-        <v>154.99</v>
+        <v>179.99</v>
       </c>
       <c r="H22" t="n">
-        <v>77.5</v>
+        <v>90</v>
       </c>
       <c r="I22" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J22" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>FW25</t>
+          <t>FW24, FW25</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>224</v>
       </c>
       <c r="B23" t="n">
-        <v>11163</v>
+        <v>11150</v>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>MOD1 MIPS (Y)</t>
+          <t>MOD1 PRO</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>S</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>MATTE HIBISCUS RED</t>
+          <t>BLACKOUT</t>
         </is>
       </c>
       <c r="G23" t="n">
-        <v>134.99</v>
+        <v>179.99</v>
       </c>
       <c r="H23" t="n">
-        <v>67.5</v>
+        <v>90</v>
       </c>
       <c r="I23" t="n">
         <v>2</v>
       </c>
       <c r="J23" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>224</v>
       </c>
       <c r="B24" t="n">
-        <v>11164</v>
+        <v>155</v>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>MOD1 MIPS (Y)</t>
+          <t>MOD1 PRO</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>M</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>MATTE HIBISCUS RED</t>
+          <t>BLACKOUT</t>
         </is>
       </c>
       <c r="G24" t="n">
-        <v>134.99</v>
+        <v>179.99</v>
       </c>
       <c r="H24" t="n">
-        <v>67.5</v>
+        <v>90</v>
       </c>
       <c r="I24" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J24" t="n">
         <v>4</v>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>FW25</t>
+          <t>FW24, FW25</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>224</v>
       </c>
       <c r="B25" t="n">
-        <v>11165</v>
+        <v>154</v>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Oakley</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>MOD1 PRO</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>FORGED IRON</t>
+          <t>BLACKOUT</t>
         </is>
       </c>
       <c r="G25" t="n">
         <v>179.99</v>
       </c>
       <c r="H25" t="n">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="I25" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J25" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>FW25</t>
+          <t>FW24, FW25</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>