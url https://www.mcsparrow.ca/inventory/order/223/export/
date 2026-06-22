--- v0 (2026-05-03)
+++ v1 (2026-06-22)
@@ -484,198 +484,198 @@
         <is>
           <t>Wholesale</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>Order Qty</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>Received Qty</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Booking Seasons</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>217</v>
       </c>
       <c r="B2" t="n">
-        <v>10949</v>
+        <v>10958</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Pomoca</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Free Pro - r2c 123mm - CF</t>
+          <t>Free Pro - r2c 140mm - CF</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>XS</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="G2" t="n">
-        <v>299.99</v>
+        <v>319.99</v>
       </c>
       <c r="H2" t="n">
-        <v>179.97</v>
+        <v>191.97</v>
       </c>
       <c r="I2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>217</v>
       </c>
       <c r="B3" t="n">
-        <v>10950</v>
+        <v>10957</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Pomoca</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Free Pro - r2c 123mm - CF</t>
+          <t>Free Pro - r2c 140mm - CF</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>L</t>
         </is>
       </c>
       <c r="G3" t="n">
-        <v>299.99</v>
+        <v>319.99</v>
       </c>
       <c r="H3" t="n">
-        <v>179.97</v>
+        <v>191.97</v>
       </c>
       <c r="I3" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J3" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>217</v>
       </c>
       <c r="B4" t="n">
-        <v>10951</v>
+        <v>10956</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Pomoca</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Free Pro - r2c 123mm - CF</t>
+          <t>Free Pro - r2c 140mm - CF</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="G4" t="n">
-        <v>299.99</v>
+        <v>319.99</v>
       </c>
       <c r="H4" t="n">
-        <v>179.97</v>
+        <v>191.97</v>
       </c>
       <c r="I4" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J4" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>217</v>
       </c>
       <c r="B5" t="n">
-        <v>10952</v>
+        <v>10955</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Pomoca</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Free Pro - r2c 123mm - CF</t>
+          <t>Free Pro - r2c 140mm - CF</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>S</t>
         </is>
       </c>
       <c r="G5" t="n">
-        <v>299.99</v>
+        <v>319.99</v>
       </c>
       <c r="H5" t="n">
-        <v>179.97</v>
+        <v>191.97</v>
       </c>
       <c r="I5" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J5" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>217</v>
       </c>
       <c r="B6" t="n">
         <v>10953</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Pomoca</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Free Pro - r2c 123mm - CF</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
@@ -684,198 +684,198 @@
         </is>
       </c>
       <c r="G6" t="n">
         <v>299.99</v>
       </c>
       <c r="H6" t="n">
         <v>179.97</v>
       </c>
       <c r="I6" t="n">
         <v>1</v>
       </c>
       <c r="J6" t="n">
         <v>1</v>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>217</v>
       </c>
       <c r="B7" t="n">
-        <v>10955</v>
+        <v>10952</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Pomoca</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Free Pro - r2c 140mm - CF</t>
+          <t>Free Pro - r2c 123mm - CF</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>L</t>
         </is>
       </c>
       <c r="G7" t="n">
-        <v>319.99</v>
+        <v>299.99</v>
       </c>
       <c r="H7" t="n">
-        <v>191.97</v>
+        <v>179.97</v>
       </c>
       <c r="I7" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J7" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>217</v>
       </c>
       <c r="B8" t="n">
-        <v>10956</v>
+        <v>10951</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Pomoca</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Free Pro - r2c 140mm - CF</t>
+          <t>Free Pro - r2c 123mm - CF</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="G8" t="n">
-        <v>319.99</v>
+        <v>299.99</v>
       </c>
       <c r="H8" t="n">
-        <v>191.97</v>
+        <v>179.97</v>
       </c>
       <c r="I8" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J8" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>217</v>
       </c>
       <c r="B9" t="n">
-        <v>10957</v>
+        <v>10950</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Pomoca</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Free Pro - r2c 140mm - CF</t>
+          <t>Free Pro - r2c 123mm - CF</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>S</t>
         </is>
       </c>
       <c r="G9" t="n">
-        <v>319.99</v>
+        <v>299.99</v>
       </c>
       <c r="H9" t="n">
-        <v>191.97</v>
+        <v>179.97</v>
       </c>
       <c r="I9" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J9" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>217</v>
       </c>
       <c r="B10" t="n">
-        <v>10958</v>
+        <v>10949</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Pomoca</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Free Pro - r2c 140mm - CF</t>
+          <t>Free Pro - r2c 123mm - CF</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>XS</t>
         </is>
       </c>
       <c r="G10" t="n">
-        <v>319.99</v>
+        <v>299.99</v>
       </c>
       <c r="H10" t="n">
-        <v>191.97</v>
+        <v>179.97</v>
       </c>
       <c r="I10" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J10" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>