--- v0 (2026-05-03)
+++ v1 (2026-06-22)
@@ -489,80 +489,80 @@
         <is>
           <t>Order Qty</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>Received Qty</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Booking Seasons</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Athlete</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>214</v>
       </c>
       <c r="B2" t="n">
-        <v>10890</v>
+        <v>10892</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t xml:space="preserve">ICON RS 16 </t>
+          <t xml:space="preserve">REDSTER SL </t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>NS</t>
+          <t>S</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>Red-Black</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="G2" t="n">
-        <v>389.99</v>
+        <v>249.99</v>
       </c>
       <c r="H2" t="n">
-        <v>262</v>
+        <v>125</v>
       </c>
       <c r="I2" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J2" t="n">
         <v>0</v>
       </c>
       <c r="K2" t="inlineStr"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>Ava Dye</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>214</v>
       </c>
       <c r="B3" t="n">
         <v>10891</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
@@ -577,80 +577,80 @@
       <c r="F3" t="inlineStr"/>
       <c r="G3" t="n">
         <v>749.99</v>
       </c>
       <c r="H3" t="n">
         <v>0</v>
       </c>
       <c r="I3" t="n">
         <v>1</v>
       </c>
       <c r="J3" t="n">
         <v>0</v>
       </c>
       <c r="K3" t="inlineStr"/>
       <c r="L3" t="inlineStr">
         <is>
           <t>Ava Dye</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>214</v>
       </c>
       <c r="B4" t="n">
-        <v>10892</v>
+        <v>10890</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t xml:space="preserve">REDSTER SL </t>
+          <t xml:space="preserve">ICON RS 16 </t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>NS</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>Red-Black</t>
         </is>
       </c>
       <c r="G4" t="n">
-        <v>249.99</v>
+        <v>389.99</v>
       </c>
       <c r="H4" t="n">
-        <v>125</v>
+        <v>262</v>
       </c>
       <c r="I4" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J4" t="n">
         <v>0</v>
       </c>
       <c r="K4" t="inlineStr"/>
       <c r="L4" t="inlineStr">
         <is>
           <t>Ava Dye</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">