--- v0 (2026-05-03)
+++ v1 (2026-06-22)
@@ -489,371 +489,371 @@
         <is>
           <t>Order Qty</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>Received Qty</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Booking Seasons</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Athlete</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>212</v>
       </c>
       <c r="B2" t="n">
-        <v>10880</v>
+        <v>10886</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Rossignol</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>TEAM SL R21 Pro</t>
+          <t>WC FIS SL R22 WC</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>135</t>
+          <t>157</t>
         </is>
       </c>
       <c r="F2" t="inlineStr"/>
       <c r="G2" t="n">
-        <v>599.99</v>
+        <v>1149.99</v>
       </c>
       <c r="H2" t="n">
-        <v>225</v>
+        <v>825</v>
       </c>
       <c r="I2" t="n">
         <v>1</v>
       </c>
       <c r="J2" t="n">
         <v>0</v>
       </c>
       <c r="K2" t="inlineStr"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>Dave Gilmore</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>212</v>
       </c>
       <c r="B3" t="n">
-        <v>10881</v>
+        <v>10879</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Rossignol</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>TEAM SL R21 Pro</t>
+          <t>WC FIS GS R22</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>142</t>
+          <t>188</t>
         </is>
       </c>
       <c r="F3" t="inlineStr"/>
       <c r="G3" t="n">
-        <v>599.99</v>
+        <v>1189.99</v>
       </c>
       <c r="H3" t="n">
-        <v>225</v>
+        <v>725</v>
       </c>
       <c r="I3" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J3" t="n">
         <v>0</v>
       </c>
       <c r="K3" t="inlineStr"/>
       <c r="L3" t="inlineStr">
         <is>
           <t>Dave Gilmore</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>212</v>
       </c>
       <c r="B4" t="n">
-        <v>10882</v>
+        <v>10885</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Rossignol</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>WC SG R21 speed</t>
+          <t>BOOT SOLE LIFTER KIT</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>203</t>
+          <t>3mm</t>
         </is>
       </c>
       <c r="F4" t="inlineStr"/>
       <c r="G4" t="n">
-        <v>1199.99</v>
+        <v>34.99</v>
       </c>
       <c r="H4" t="n">
-        <v>1000</v>
+        <v>30</v>
       </c>
       <c r="I4" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J4" t="n">
         <v>0</v>
       </c>
       <c r="K4" t="inlineStr"/>
       <c r="L4" t="inlineStr">
         <is>
           <t>Dave Gilmore</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>212</v>
       </c>
       <c r="B5" t="n">
-        <v>10883</v>
+        <v>10884</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Rossignol</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>SPX 15 / ROCKERACE HOT RED</t>
+          <t>SPX 11 GW  (R21)</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>80mm</t>
-[...2 lines deleted...]
-      <c r="F5" t="inlineStr"/>
+          <t>73mm</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>Hot Red</t>
+        </is>
+      </c>
       <c r="G5" t="n">
-        <v>349.99</v>
+        <v>199.99</v>
       </c>
       <c r="H5" t="n">
-        <v>315</v>
+        <v>130</v>
       </c>
       <c r="I5" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J5" t="n">
         <v>0</v>
       </c>
       <c r="K5" t="inlineStr"/>
       <c r="L5" t="inlineStr">
         <is>
           <t>Dave Gilmore</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>212</v>
       </c>
       <c r="B6" t="n">
-        <v>10884</v>
+        <v>10883</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Rossignol</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>SPX 11 GW  (R21)</t>
+          <t>SPX 15 / ROCKERACE HOT RED</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>73mm</t>
-[...6 lines deleted...]
-      </c>
+          <t>80mm</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr"/>
       <c r="G6" t="n">
-        <v>199.99</v>
+        <v>349.99</v>
       </c>
       <c r="H6" t="n">
-        <v>130</v>
+        <v>315</v>
       </c>
       <c r="I6" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J6" t="n">
         <v>0</v>
       </c>
       <c r="K6" t="inlineStr"/>
       <c r="L6" t="inlineStr">
         <is>
           <t>Dave Gilmore</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>212</v>
       </c>
       <c r="B7" t="n">
-        <v>10885</v>
+        <v>10882</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Rossignol</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>BOOT SOLE LIFTER KIT</t>
+          <t>WC SG R21 speed</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>3mm</t>
+          <t>203</t>
         </is>
       </c>
       <c r="F7" t="inlineStr"/>
       <c r="G7" t="n">
-        <v>34.99</v>
+        <v>1199.99</v>
       </c>
       <c r="H7" t="n">
-        <v>30</v>
+        <v>1000</v>
       </c>
       <c r="I7" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J7" t="n">
         <v>0</v>
       </c>
       <c r="K7" t="inlineStr"/>
       <c r="L7" t="inlineStr">
         <is>
           <t>Dave Gilmore</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>212</v>
       </c>
       <c r="B8" t="n">
-        <v>10879</v>
+        <v>10881</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Rossignol</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>WC FIS GS R22</t>
+          <t>TEAM SL R21 Pro</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>188</t>
+          <t>142</t>
         </is>
       </c>
       <c r="F8" t="inlineStr"/>
       <c r="G8" t="n">
-        <v>1189.99</v>
+        <v>599.99</v>
       </c>
       <c r="H8" t="n">
-        <v>725</v>
+        <v>225</v>
       </c>
       <c r="I8" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J8" t="n">
         <v>0</v>
       </c>
       <c r="K8" t="inlineStr"/>
       <c r="L8" t="inlineStr">
         <is>
           <t>Dave Gilmore</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>212</v>
       </c>
       <c r="B9" t="n">
-        <v>10886</v>
+        <v>10880</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Rossignol</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>WC FIS SL R22 WC</t>
+          <t>TEAM SL R21 Pro</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>157</t>
+          <t>135</t>
         </is>
       </c>
       <c r="F9" t="inlineStr"/>
       <c r="G9" t="n">
-        <v>1149.99</v>
+        <v>599.99</v>
       </c>
       <c r="H9" t="n">
-        <v>825</v>
+        <v>225</v>
       </c>
       <c r="I9" t="n">
         <v>1</v>
       </c>
       <c r="J9" t="n">
         <v>0</v>
       </c>
       <c r="K9" t="inlineStr"/>
       <c r="L9" t="inlineStr">
         <is>
           <t>Dave Gilmore</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>