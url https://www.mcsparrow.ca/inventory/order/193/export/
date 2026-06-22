--- v0 (2026-05-03)
+++ v1 (2026-06-22)
@@ -484,861 +484,861 @@
         <is>
           <t>Wholesale</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>Order Qty</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>Received Qty</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Booking Seasons</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>187</v>
       </c>
       <c r="B2" t="n">
-        <v>10527</v>
+        <v>4568</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Volkl</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>MANTRA 88</t>
+          <t>16mm Phantastick</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>163</t>
+          <t>125</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Black</t>
         </is>
       </c>
       <c r="G2" t="n">
-        <v>899.99</v>
+        <v>69.98999999999999</v>
       </c>
       <c r="H2" t="n">
-        <v>545</v>
+        <v>28.7</v>
       </c>
       <c r="I2" t="n">
         <v>1</v>
       </c>
       <c r="J2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>187</v>
       </c>
       <c r="B3" t="n">
-        <v>10528</v>
+        <v>8553</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Volkl</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>MANTRA 88</t>
+          <t>16mm Phantastick</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>125</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>Yellow</t>
         </is>
       </c>
       <c r="G3" t="n">
-        <v>899.99</v>
+        <v>69.98999999999999</v>
       </c>
       <c r="H3" t="n">
-        <v>545</v>
+        <v>28.7</v>
       </c>
       <c r="I3" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J3" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>187</v>
       </c>
       <c r="B4" t="n">
-        <v>10529</v>
+        <v>4566</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Volkl</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>MANTRA 88</t>
+          <t>16mm Phantastick</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>177</t>
+          <t>125</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>Red</t>
         </is>
       </c>
       <c r="G4" t="n">
-        <v>899.99</v>
+        <v>69.98999999999999</v>
       </c>
       <c r="H4" t="n">
-        <v>545</v>
+        <v>28.7</v>
       </c>
       <c r="I4" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J4" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>187</v>
       </c>
       <c r="B5" t="n">
-        <v>10530</v>
+        <v>4564</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Volkl</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>MANTRA 88</t>
+          <t>16mm Phantastick</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>184</t>
+          <t>125</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>Green</t>
         </is>
       </c>
       <c r="G5" t="n">
-        <v>899.99</v>
+        <v>69.98999999999999</v>
       </c>
       <c r="H5" t="n">
-        <v>545</v>
+        <v>28.7</v>
       </c>
       <c r="I5" t="n">
         <v>2</v>
       </c>
       <c r="J5" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>187</v>
       </c>
       <c r="B6" t="n">
-        <v>5434</v>
+        <v>10531</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Volkl</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>M7 MANTRA</t>
+          <t>M7 Mantra</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>184</t>
+          <t>170</t>
         </is>
       </c>
       <c r="F6" t="inlineStr"/>
       <c r="G6" t="n">
         <v>949.99</v>
       </c>
       <c r="H6" t="n">
         <v>575</v>
       </c>
       <c r="I6" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J6" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>187</v>
       </c>
       <c r="B7" t="n">
-        <v>10533</v>
+        <v>3514</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Volkl</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>M7 MANTRA</t>
+          <t>JUNIOR MANTRA</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>191</t>
-[...1 lines deleted...]
-      </c>
+          <t>148</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr"/>
       <c r="G7" t="n">
-        <v>949.99</v>
+        <v>329.99</v>
       </c>
       <c r="H7" t="n">
-        <v>575</v>
+        <v>200</v>
       </c>
       <c r="I7" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J7" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>187</v>
       </c>
       <c r="B8" t="n">
-        <v>10534</v>
+        <v>1235</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Volkl</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>MANTRA 88 W</t>
+          <t>JUNIOR MANTRA</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>149</t>
+          <t>138</t>
         </is>
       </c>
       <c r="G8" t="n">
-        <v>899.99</v>
+        <v>329.99</v>
       </c>
       <c r="H8" t="n">
-        <v>545</v>
+        <v>200</v>
       </c>
       <c r="I8" t="n">
         <v>2</v>
       </c>
       <c r="J8" t="n">
         <v>2</v>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>FW25</t>
+          <t>FW24, FW25</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>187</v>
       </c>
       <c r="B9" t="n">
-        <v>10535</v>
+        <v>4333</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Volkl</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>MANTRA 88 W</t>
+          <t>JUNIOR MANTRA</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>156</t>
+          <t>128</t>
         </is>
       </c>
       <c r="G9" t="n">
-        <v>899.99</v>
+        <v>329.99</v>
       </c>
       <c r="H9" t="n">
-        <v>545</v>
+        <v>200</v>
       </c>
       <c r="I9" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J9" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>187</v>
       </c>
       <c r="B10" t="n">
-        <v>10536</v>
+        <v>10539</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Volkl</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>MANTRA 88 W</t>
+          <t>M7 MANTRA W</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>163</t>
         </is>
       </c>
       <c r="G10" t="n">
-        <v>899.99</v>
+        <v>949.99</v>
       </c>
       <c r="H10" t="n">
-        <v>545</v>
+        <v>575</v>
       </c>
       <c r="I10" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J10" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>187</v>
       </c>
       <c r="B11" t="n">
-        <v>10537</v>
+        <v>10538</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Volkl</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>M7 MANTRA W</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>149</t>
+          <t>156</t>
         </is>
       </c>
       <c r="G11" t="n">
         <v>949.99</v>
       </c>
       <c r="H11" t="n">
         <v>575</v>
       </c>
       <c r="I11" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J11" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>187</v>
       </c>
       <c r="B12" t="n">
-        <v>10538</v>
+        <v>10537</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Volkl</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>M7 MANTRA W</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>156</t>
+          <t>149</t>
         </is>
       </c>
       <c r="G12" t="n">
         <v>949.99</v>
       </c>
       <c r="H12" t="n">
         <v>575</v>
       </c>
       <c r="I12" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J12" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>187</v>
       </c>
       <c r="B13" t="n">
-        <v>10539</v>
+        <v>10536</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Volkl</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>M7 MANTRA W</t>
+          <t>MANTRA 88 W</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>163</t>
         </is>
       </c>
       <c r="G13" t="n">
-        <v>949.99</v>
+        <v>899.99</v>
       </c>
       <c r="H13" t="n">
-        <v>575</v>
+        <v>545</v>
       </c>
       <c r="I13" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J13" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>187</v>
       </c>
       <c r="B14" t="n">
-        <v>4333</v>
+        <v>10535</v>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Volkl</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>JUNIOR MANTRA</t>
+          <t>MANTRA 88 W</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>128</t>
+          <t>156</t>
         </is>
       </c>
       <c r="G14" t="n">
-        <v>329.99</v>
+        <v>899.99</v>
       </c>
       <c r="H14" t="n">
-        <v>200</v>
+        <v>545</v>
       </c>
       <c r="I14" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J14" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>187</v>
       </c>
       <c r="B15" t="n">
-        <v>1235</v>
+        <v>10534</v>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Volkl</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>JUNIOR MANTRA</t>
+          <t>MANTRA 88 W</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>138</t>
+          <t>149</t>
         </is>
       </c>
       <c r="G15" t="n">
-        <v>329.99</v>
+        <v>899.99</v>
       </c>
       <c r="H15" t="n">
-        <v>200</v>
+        <v>545</v>
       </c>
       <c r="I15" t="n">
         <v>2</v>
       </c>
       <c r="J15" t="n">
         <v>2</v>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>FW24, FW25</t>
+          <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>187</v>
       </c>
       <c r="B16" t="n">
-        <v>3514</v>
+        <v>10533</v>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Volkl</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>JUNIOR MANTRA</t>
+          <t>M7 Mantra</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>148</t>
-[...2 lines deleted...]
-      <c r="F16" t="inlineStr"/>
+          <t>191</t>
+        </is>
+      </c>
       <c r="G16" t="n">
-        <v>329.99</v>
+        <v>949.99</v>
       </c>
       <c r="H16" t="n">
-        <v>200</v>
+        <v>575</v>
       </c>
       <c r="I16" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J16" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>187</v>
       </c>
       <c r="B17" t="n">
-        <v>10531</v>
+        <v>5434</v>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Volkl</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>M7 MANTRA</t>
+          <t>M7 Mantra</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>184</t>
         </is>
       </c>
       <c r="F17" t="inlineStr"/>
       <c r="G17" t="n">
         <v>949.99</v>
       </c>
       <c r="H17" t="n">
         <v>575</v>
       </c>
       <c r="I17" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J17" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>187</v>
       </c>
       <c r="B18" t="n">
-        <v>4564</v>
+        <v>10530</v>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Volkl</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>16mm Phantastick</t>
+          <t>MANTRA 88</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>125</t>
-[...4 lines deleted...]
-          <t>Green</t>
+          <t>184</t>
         </is>
       </c>
       <c r="G18" t="n">
-        <v>69.98999999999999</v>
+        <v>899.99</v>
       </c>
       <c r="H18" t="n">
-        <v>28.7</v>
+        <v>545</v>
       </c>
       <c r="I18" t="n">
         <v>2</v>
       </c>
       <c r="J18" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K18" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>187</v>
       </c>
       <c r="B19" t="n">
-        <v>4566</v>
+        <v>10529</v>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Volkl</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>16mm Phantastick</t>
+          <t>MANTRA 88</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>125</t>
-[...4 lines deleted...]
-          <t>Red</t>
+          <t>177</t>
         </is>
       </c>
       <c r="G19" t="n">
-        <v>69.98999999999999</v>
+        <v>899.99</v>
       </c>
       <c r="H19" t="n">
-        <v>28.7</v>
+        <v>545</v>
       </c>
       <c r="I19" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J19" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="K19" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>187</v>
       </c>
       <c r="B20" t="n">
-        <v>8553</v>
+        <v>10528</v>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Volkl</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>16mm Phantastick</t>
+          <t>MANTRA 88</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>125</t>
-[...4 lines deleted...]
-          <t>Yellow</t>
+          <t>170</t>
         </is>
       </c>
       <c r="G20" t="n">
-        <v>69.98999999999999</v>
+        <v>899.99</v>
       </c>
       <c r="H20" t="n">
-        <v>28.7</v>
+        <v>545</v>
       </c>
       <c r="I20" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J20" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>187</v>
       </c>
       <c r="B21" t="n">
-        <v>4568</v>
+        <v>10527</v>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Volkl</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>16mm Phantastick</t>
+          <t>MANTRA 88</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>125</t>
-[...4 lines deleted...]
-          <t>Black</t>
+          <t>163</t>
         </is>
       </c>
       <c r="G21" t="n">
-        <v>69.98999999999999</v>
+        <v>899.99</v>
       </c>
       <c r="H21" t="n">
-        <v>28.7</v>
+        <v>545</v>
       </c>
       <c r="I21" t="n">
         <v>1</v>
       </c>
       <c r="J21" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>