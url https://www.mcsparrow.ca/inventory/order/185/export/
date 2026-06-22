--- v0 (2026-05-03)
+++ v1 (2026-06-22)
@@ -484,6840 +484,6840 @@
         <is>
           <t>Wholesale</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>Order Qty</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>Received Qty</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Booking Seasons</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>179</v>
       </c>
       <c r="B2" t="n">
-        <v>1784</v>
+        <v>1790</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Tyrolia</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Attack LYT 11 GW</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>95</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t xml:space="preserve"> [A] White</t>
         </is>
       </c>
       <c r="G2" t="n">
         <v>219.99</v>
       </c>
       <c r="H2" t="n">
         <v>0</v>
       </c>
       <c r="I2" t="n">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="J2" t="n">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>FW24, FW25</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>179</v>
       </c>
       <c r="B3" t="n">
-        <v>4674</v>
+        <v>12762</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Junior Kore 60</t>
+          <t>Kaliber 95 W MV GW BOA 2</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>21</t>
-[...1 lines deleted...]
-      </c>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr"/>
       <c r="G3" t="n">
-        <v>249.99</v>
+        <v>749.99</v>
       </c>
       <c r="H3" t="n">
-        <v>131.75</v>
+        <v>470</v>
       </c>
       <c r="I3" t="n">
         <v>1</v>
       </c>
       <c r="J3" t="n">
         <v>1</v>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>FW24, FW25</t>
+          <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>179</v>
       </c>
       <c r="B4" t="n">
-        <v>1790</v>
+        <v>10107</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Tyrolia</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Attack LYT 11 GW</t>
+          <t>Kaliber 100 MV BOA</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>95</t>
-[...4 lines deleted...]
-          <t xml:space="preserve"> [A] White</t>
+          <t>26</t>
         </is>
       </c>
       <c r="G4" t="n">
-        <v>219.99</v>
+        <v>599.99</v>
       </c>
       <c r="H4" t="n">
-        <v>0</v>
+        <v>318.75</v>
       </c>
       <c r="I4" t="n">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="J4" t="n">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>FW24, FW25</t>
+          <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>179</v>
       </c>
       <c r="B5" t="n">
-        <v>12716</v>
+        <v>7970</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Kaliber 130 MV GW BOA2</t>
+          <t>Oblivion 102</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>27</t>
-[...2 lines deleted...]
-      <c r="F5" t="inlineStr"/>
+          <t>189</t>
+        </is>
+      </c>
       <c r="G5" t="n">
-        <v>899.99</v>
+        <v>699.99</v>
       </c>
       <c r="H5" t="n">
-        <v>560</v>
+        <v>605</v>
       </c>
       <c r="I5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J5" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>179</v>
       </c>
       <c r="B6" t="n">
-        <v>4696</v>
+        <v>5341</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Tyrolia</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Goggle Neves Sunscreen</t>
+          <t>Binding Protector 13</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>85</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>[P]</t>
         </is>
       </c>
       <c r="G6" t="n">
-        <v>549.99</v>
+        <v>409.99</v>
       </c>
       <c r="H6" t="n">
-        <v>220</v>
+        <v>0</v>
       </c>
       <c r="I6" t="n">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="J6" t="n">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>179</v>
       </c>
       <c r="B7" t="n">
-        <v>1787</v>
+        <v>5118</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Tyrolia</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Attack LYT 11 GW</t>
+          <t>Attack LYT 12 GW</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>95</t>
+          <t>110</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>Sand</t>
+          <t>White</t>
         </is>
       </c>
       <c r="G7" t="n">
-        <v>219.99</v>
+        <v>279.99</v>
       </c>
       <c r="H7" t="n">
-        <v>0</v>
+        <v>160</v>
       </c>
       <c r="I7" t="n">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="J7" t="n">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>FW24, FW25</t>
+          <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>179</v>
       </c>
       <c r="B8" t="n">
-        <v>5341</v>
+        <v>1784</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Tyrolia</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Binding Protector 13</t>
+          <t>Attack LYT 11 GW</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>85</t>
+          <t>110</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>[P]</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="G8" t="n">
-        <v>409.99</v>
+        <v>219.99</v>
       </c>
       <c r="H8" t="n">
         <v>0</v>
       </c>
       <c r="I8" t="n">
         <v>7</v>
       </c>
       <c r="J8" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>FW25</t>
+          <t>FW24, FW25</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>179</v>
       </c>
       <c r="B9" t="n">
-        <v>10008</v>
+        <v>4674</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Kore 106 Ti</t>
+          <t>Junior Kore 60</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>163</t>
+          <t>21</t>
         </is>
       </c>
       <c r="G9" t="n">
-        <v>899.99</v>
+        <v>249.99</v>
       </c>
       <c r="H9" t="n">
-        <v>624.75</v>
+        <v>131.75</v>
       </c>
       <c r="I9" t="n">
         <v>1</v>
       </c>
       <c r="J9" t="n">
         <v>1</v>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>FW25</t>
+          <t>FW24, FW25</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>179</v>
       </c>
       <c r="B10" t="n">
-        <v>12761</v>
+        <v>12716</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Kaliber 95 W MV GW BOA 2</t>
+          <t>Kaliber 130 MV GW BOA2</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>27</t>
         </is>
       </c>
       <c r="F10" t="inlineStr"/>
       <c r="G10" t="n">
-        <v>749.99</v>
+        <v>899.99</v>
       </c>
       <c r="H10" t="n">
-        <v>470</v>
+        <v>560</v>
       </c>
       <c r="I10" t="n">
         <v>1</v>
       </c>
       <c r="J10" t="n">
         <v>1</v>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>179</v>
       </c>
       <c r="B11" t="n">
-        <v>12762</v>
+        <v>4696</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Kaliber 95 W MV GW BOA 2</t>
+          <t>Goggle Neves Sunscreen</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>24</t>
-[...2 lines deleted...]
-      <c r="F11" t="inlineStr"/>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>Black</t>
+        </is>
+      </c>
       <c r="G11" t="n">
-        <v>749.99</v>
+        <v>549.99</v>
       </c>
       <c r="H11" t="n">
-        <v>470</v>
+        <v>220</v>
       </c>
       <c r="I11" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J11" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>179</v>
       </c>
       <c r="B12" t="n">
-        <v>12763</v>
+        <v>1787</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Tyrolia</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Kaliber 95 W MV GW BOA 2</t>
+          <t>Attack LYT 11 GW</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>25</t>
-[...2 lines deleted...]
-      <c r="F12" t="inlineStr"/>
+          <t>95</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>Sand</t>
+        </is>
+      </c>
       <c r="G12" t="n">
-        <v>749.99</v>
+        <v>219.99</v>
       </c>
       <c r="H12" t="n">
-        <v>470</v>
+        <v>0</v>
       </c>
       <c r="I12" t="n">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="J12" t="n">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>FW25</t>
+          <t>FW24, FW25</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>179</v>
       </c>
       <c r="B13" t="n">
         <v>10059</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>KORE Free Tour</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Adj</t>
         </is>
       </c>
       <c r="G13" t="n">
         <v>219.99</v>
       </c>
       <c r="H13" t="n">
         <v>88</v>
       </c>
       <c r="I13" t="n">
         <v>6</v>
       </c>
       <c r="J13" t="n">
         <v>6</v>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>179</v>
       </c>
       <c r="B14" t="n">
-        <v>9989</v>
+        <v>10065</v>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Paw Patrol + JRS 4.5 GW CA</t>
+          <t>HEAD WC SL Protector</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>097</t>
+          <t>OS</t>
         </is>
       </c>
       <c r="G14" t="n">
-        <v>299.99</v>
+        <v>119.99</v>
       </c>
       <c r="H14" t="n">
-        <v>142.5</v>
+        <v>48</v>
       </c>
       <c r="I14" t="n">
         <v>2</v>
       </c>
       <c r="J14" t="n">
         <v>2</v>
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>179</v>
       </c>
       <c r="B15" t="n">
-        <v>10065</v>
+        <v>9969</v>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Tyrolia</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>HEAD WC SL Protector</t>
+          <t>SX 7.5 GW</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>OS</t>
+          <t>90</t>
         </is>
       </c>
       <c r="G15" t="n">
-        <v>119.99</v>
+        <v>109.99</v>
       </c>
       <c r="H15" t="n">
-        <v>48</v>
+        <v>49.5</v>
       </c>
       <c r="I15" t="n">
         <v>2</v>
       </c>
       <c r="J15" t="n">
         <v>2</v>
       </c>
       <c r="K15" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>179</v>
       </c>
       <c r="B16" t="n">
-        <v>10040</v>
+        <v>7750</v>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Tyrolia</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Kore 87 Ti W</t>
+          <t>Brake</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>156</t>
+          <t>130</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>A</t>
         </is>
       </c>
       <c r="G16" t="n">
-        <v>849.99</v>
+        <v>49.99</v>
       </c>
       <c r="H16" t="n">
-        <v>561</v>
+        <v>21.25</v>
       </c>
       <c r="I16" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J16" t="n">
         <v>2</v>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>179</v>
       </c>
       <c r="B17" t="n">
-        <v>9969</v>
+        <v>10105</v>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Tyrolia</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>SX 7.5 GW</t>
+          <t>Kaliber 100 MV BOA</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>25</t>
         </is>
       </c>
       <c r="G17" t="n">
-        <v>109.99</v>
+        <v>599.99</v>
       </c>
       <c r="H17" t="n">
-        <v>49.5</v>
+        <v>318.75</v>
       </c>
       <c r="I17" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J17" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>179</v>
       </c>
       <c r="B18" t="n">
-        <v>10006</v>
+        <v>10103</v>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Kore 112 Ti</t>
+          <t>Kaliber 105 W MV GW</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>177</t>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>Turquoise</t>
         </is>
       </c>
       <c r="G18" t="n">
-        <v>949.99</v>
+        <v>799.99</v>
       </c>
       <c r="H18" t="n">
-        <v>505.75</v>
+        <v>378.75</v>
       </c>
       <c r="I18" t="n">
         <v>1</v>
       </c>
       <c r="J18" t="n">
         <v>1</v>
       </c>
       <c r="K18" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>179</v>
       </c>
       <c r="B19" t="n">
-        <v>10021</v>
+        <v>10108</v>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Tyrolia</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Kore 94 Ti</t>
+          <t>ATTACK HYBRID 14 MN/PT</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>177</t>
+          <t>130</t>
         </is>
       </c>
       <c r="G19" t="n">
-        <v>849.99</v>
+        <v>679.99</v>
       </c>
       <c r="H19" t="n">
-        <v>595</v>
+        <v>322.5</v>
       </c>
       <c r="I19" t="n">
         <v>2</v>
       </c>
       <c r="J19" t="n">
         <v>2</v>
       </c>
       <c r="K19" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>179</v>
       </c>
       <c r="B20" t="n">
-        <v>7750</v>
+        <v>10104</v>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Tyrolia</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Brake</t>
+          <t>Kaliber 105 W MV GW</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>24</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>Turquoise</t>
         </is>
       </c>
       <c r="G20" t="n">
-        <v>49.99</v>
+        <v>799.99</v>
       </c>
       <c r="H20" t="n">
-        <v>21.25</v>
+        <v>378.75</v>
       </c>
       <c r="I20" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J20" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>179</v>
       </c>
       <c r="B21" t="n">
-        <v>10068</v>
+        <v>10102</v>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Multi Pole</t>
+          <t>Kaliber 105 W MV GW</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>23</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>Turquoise</t>
         </is>
       </c>
       <c r="G21" t="n">
-        <v>69.98999999999999</v>
+        <v>799.99</v>
       </c>
       <c r="H21" t="n">
-        <v>900</v>
+        <v>378.75</v>
       </c>
       <c r="I21" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J21" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>179</v>
       </c>
       <c r="B22" t="n">
-        <v>10106</v>
+        <v>10013</v>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Tyrolia</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Kaliber 100 MV BOA</t>
+          <t>Attack 14 GW</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>110</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>Green</t>
         </is>
       </c>
       <c r="G22" t="n">
-        <v>599.99</v>
+        <v>299.99</v>
       </c>
       <c r="H22" t="n">
-        <v>318.75</v>
+        <v>0</v>
       </c>
       <c r="I22" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="J22" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="K22" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>179</v>
       </c>
       <c r="B23" t="n">
-        <v>10107</v>
+        <v>9995</v>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Tyrolia</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Kaliber 100 MV BOA</t>
+          <t>JRS 4.5 GW CA</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>80</t>
         </is>
       </c>
       <c r="G23" t="n">
-        <v>599.99</v>
+        <v>119.99</v>
       </c>
       <c r="H23" t="n">
-        <v>318.75</v>
+        <v>0</v>
       </c>
       <c r="I23" t="n">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="J23" t="n">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>179</v>
       </c>
       <c r="B24" t="n">
-        <v>10109</v>
+        <v>10023</v>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Tyrolia</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>ATTACK HYBRID 11 MN/PT</t>
+          <t>Attack 14 GW</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>95</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>Sand</t>
         </is>
       </c>
       <c r="G24" t="n">
-        <v>679.99</v>
+        <v>299.99</v>
       </c>
       <c r="H24" t="n">
-        <v>292.5</v>
+        <v>0</v>
       </c>
       <c r="I24" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J24" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K24" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>179</v>
       </c>
       <c r="B25" t="n">
-        <v>10105</v>
+        <v>8213</v>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Tyrolia</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Kaliber 100 MV BOA</t>
+          <t>Junior SX Team 9.0</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>95</t>
         </is>
       </c>
       <c r="G25" t="n">
-        <v>599.99</v>
+        <v>139.99</v>
       </c>
       <c r="H25" t="n">
-        <v>318.75</v>
+        <v>63.75</v>
       </c>
       <c r="I25" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J25" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K25" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>179</v>
       </c>
       <c r="B26" t="n">
-        <v>10103</v>
+        <v>10075</v>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Kaliber 105 W MV GW</t>
+          <t>Multi Pole</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>125</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Turquoise</t>
+          <t>Blue</t>
         </is>
       </c>
       <c r="G26" t="n">
-        <v>799.99</v>
+        <v>69.98999999999999</v>
       </c>
       <c r="H26" t="n">
-        <v>378.75</v>
+        <v>900</v>
       </c>
       <c r="I26" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J26" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K26" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>179</v>
       </c>
       <c r="B27" t="n">
-        <v>10108</v>
+        <v>9970</v>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Tyrolia</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>ATTACK HYBRID 14 MN/PT</t>
+          <t>SX 4.5 GW</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>80</t>
         </is>
       </c>
       <c r="G27" t="n">
-        <v>679.99</v>
+        <v>99.98999999999999</v>
       </c>
       <c r="H27" t="n">
-        <v>322.5</v>
+        <v>45</v>
       </c>
       <c r="I27" t="n">
         <v>2</v>
       </c>
       <c r="J27" t="n">
         <v>2</v>
       </c>
       <c r="K27" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>179</v>
       </c>
       <c r="B28" t="n">
-        <v>10104</v>
+        <v>9971</v>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Tyrolia</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Kaliber 105 W MV GW</t>
+          <t>ATTACK HYBRID 14 MN/PT</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>24</t>
-[...6 lines deleted...]
-      </c>
+          <t>95</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr"/>
       <c r="G28" t="n">
-        <v>799.99</v>
+        <v>679.99</v>
       </c>
       <c r="H28" t="n">
-        <v>378.75</v>
+        <v>330</v>
       </c>
       <c r="I28" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J28" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K28" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>179</v>
       </c>
       <c r="B29" t="n">
-        <v>10102</v>
+        <v>9973</v>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Tyrolia</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Kaliber 105 W MV GW</t>
+          <t>ATTACK HYBRID 11 MN/PT</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>23</t>
-[...4 lines deleted...]
-          <t>Turquoise</t>
+          <t>95</t>
         </is>
       </c>
       <c r="G29" t="n">
-        <v>799.99</v>
+        <v>629.99</v>
       </c>
       <c r="H29" t="n">
-        <v>378.75</v>
+        <v>296.25</v>
       </c>
       <c r="I29" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J29" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K29" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>179</v>
       </c>
       <c r="B30" t="n">
-        <v>10013</v>
+        <v>9978</v>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Tyrolia</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Attack 14 GW</t>
+          <t>WC Rebels e-Race Pro</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>110</t>
-[...4 lines deleted...]
-          <t>Green</t>
+          <t>165</t>
         </is>
       </c>
       <c r="G30" t="n">
-        <v>299.99</v>
+        <v>1359.99</v>
       </c>
       <c r="H30" t="n">
-        <v>0</v>
+        <v>726.75</v>
       </c>
       <c r="I30" t="n">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="J30" t="n">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="K30" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>179</v>
       </c>
       <c r="B31" t="n">
-        <v>9995</v>
+        <v>9983</v>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Tyrolia</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>JRS 4.5 GW CA</t>
+          <t>Oblivion Jr. Pro + Attack LYT</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>165</t>
         </is>
       </c>
       <c r="G31" t="n">
-        <v>119.99</v>
+        <v>499.99</v>
       </c>
       <c r="H31" t="n">
-        <v>0</v>
+        <v>374</v>
       </c>
       <c r="I31" t="n">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="J31" t="n">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="K31" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>179</v>
       </c>
       <c r="B32" t="n">
-        <v>10023</v>
+        <v>9984</v>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Tyrolia</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Attack 14 GW</t>
+          <t>Oblivion Jr. Pro + Attack LYT</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>95</t>
-[...4 lines deleted...]
-          <t>Sand</t>
+          <t>149</t>
         </is>
       </c>
       <c r="G32" t="n">
-        <v>299.99</v>
+        <v>499.99</v>
       </c>
       <c r="H32" t="n">
-        <v>0</v>
+        <v>374</v>
       </c>
       <c r="I32" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J32" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="K32" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>179</v>
       </c>
       <c r="B33" t="n">
-        <v>8213</v>
+        <v>9972</v>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Tyrolia</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Junior SX Team 9.0</t>
+          <t>ATTACK HYBRID 14 MN/PT</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>95</t>
+          <t>110</t>
         </is>
       </c>
       <c r="G33" t="n">
-        <v>139.99</v>
+        <v>679.99</v>
       </c>
       <c r="H33" t="n">
-        <v>63.75</v>
+        <v>330</v>
       </c>
       <c r="I33" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J33" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="K33" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>179</v>
       </c>
       <c r="B34" t="n">
-        <v>10066</v>
+        <v>9976</v>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Multi Pole</t>
+          <t>WC Rebels e-Race Pro</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>110</t>
-[...4 lines deleted...]
-          <t>Black</t>
+          <t>160</t>
         </is>
       </c>
       <c r="G34" t="n">
-        <v>69.98999999999999</v>
+        <v>1359.99</v>
       </c>
       <c r="H34" t="n">
-        <v>900</v>
+        <v>726.75</v>
       </c>
       <c r="I34" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J34" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K34" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>179</v>
       </c>
       <c r="B35" t="n">
-        <v>10075</v>
+        <v>9977</v>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Multi Pole</t>
+          <t>WC Rebels e-Race Pro</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>125</t>
-[...6 lines deleted...]
-      </c>
+          <t>170</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr"/>
       <c r="G35" t="n">
-        <v>69.98999999999999</v>
+        <v>1359.99</v>
       </c>
       <c r="H35" t="n">
-        <v>900</v>
+        <v>726.75</v>
       </c>
       <c r="I35" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J35" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>179</v>
       </c>
       <c r="B36" t="n">
-        <v>9970</v>
+        <v>9982</v>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Tyrolia</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>SX 4.5 GW</t>
+          <t>PROTECTOR ATTACK LYT 13 MN</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>80</t>
-[...1 lines deleted...]
-      </c>
+          <t>110</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr"/>
       <c r="G36" t="n">
-        <v>99.98999999999999</v>
+        <v>449.99</v>
       </c>
       <c r="H36" t="n">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="I36" t="n">
         <v>2</v>
       </c>
       <c r="J36" t="n">
         <v>2</v>
       </c>
       <c r="K36" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>179</v>
       </c>
       <c r="B37" t="n">
-        <v>9971</v>
+        <v>10003</v>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Tyrolia</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>ATTACK HYBRID 14 MN/PT</t>
+          <t>Kore 112 Ti</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>95</t>
-[...2 lines deleted...]
-      <c r="F37" t="inlineStr"/>
+          <t>184</t>
+        </is>
+      </c>
       <c r="G37" t="n">
-        <v>679.99</v>
+        <v>949.99</v>
       </c>
       <c r="H37" t="n">
-        <v>330</v>
+        <v>505.75</v>
       </c>
       <c r="I37" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J37" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K37" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>179</v>
       </c>
       <c r="B38" t="n">
-        <v>9973</v>
+        <v>9985</v>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Tyrolia</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>ATTACK HYBRID 11 MN/PT</t>
+          <t>Oblivion Jr. Pro + Attack LYT</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>95</t>
+          <t>157</t>
         </is>
       </c>
       <c r="G38" t="n">
-        <v>629.99</v>
+        <v>499.99</v>
       </c>
       <c r="H38" t="n">
-        <v>296.25</v>
+        <v>374</v>
       </c>
       <c r="I38" t="n">
         <v>2</v>
       </c>
       <c r="J38" t="n">
         <v>2</v>
       </c>
       <c r="K38" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>179</v>
       </c>
       <c r="B39" t="n">
-        <v>9978</v>
+        <v>9991</v>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>WC Rebels e-Race Pro</t>
+          <t>Unicorn + JRS 4.5 GW CA</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>165</t>
+          <t>067</t>
         </is>
       </c>
       <c r="G39" t="n">
-        <v>1359.99</v>
+        <v>299.99</v>
       </c>
       <c r="H39" t="n">
-        <v>726.75</v>
+        <v>142.5</v>
       </c>
       <c r="I39" t="n">
         <v>2</v>
       </c>
       <c r="J39" t="n">
         <v>2</v>
       </c>
       <c r="K39" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>179</v>
       </c>
       <c r="B40" t="n">
-        <v>9975</v>
+        <v>9994</v>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Tyrolia</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t xml:space="preserve">Template </t>
+          <t>Unicorn + JRS 4.5 GW CA</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Tour</t>
+          <t>077</t>
         </is>
       </c>
       <c r="G40" t="n">
-        <v>350</v>
+        <v>299.99</v>
       </c>
       <c r="H40" t="n">
-        <v>131.25</v>
+        <v>142.5</v>
       </c>
       <c r="I40" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J40" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K40" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>179</v>
       </c>
       <c r="B41" t="n">
-        <v>9980</v>
+        <v>9988</v>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Porsche 106 Series+Pro. Attack</t>
+          <t>Paw Patrol + JRS 4.5 GW CA</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>184</t>
+          <t>087</t>
         </is>
       </c>
       <c r="G41" t="n">
-        <v>1989.99</v>
+        <v>299.99</v>
       </c>
       <c r="H41" t="n">
-        <v>1049.75</v>
+        <v>142.5</v>
       </c>
       <c r="I41" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J41" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K41" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>179</v>
       </c>
       <c r="B42" t="n">
-        <v>9983</v>
+        <v>10032</v>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Oblivion Jr. Pro + Attack LYT</t>
+          <t>Kore 104 Ti W</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>165</t>
-[...1 lines deleted...]
-      </c>
+          <t>163</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr"/>
       <c r="G42" t="n">
-        <v>499.99</v>
+        <v>899.99</v>
       </c>
       <c r="H42" t="n">
-        <v>374</v>
+        <v>616.25</v>
       </c>
       <c r="I42" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J42" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K42" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>179</v>
       </c>
       <c r="B43" t="n">
-        <v>9984</v>
+        <v>10016</v>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Oblivion Jr. Pro + Attack LYT</t>
+          <t>Kore 100 Ti</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>149</t>
+          <t>163</t>
         </is>
       </c>
       <c r="G43" t="n">
-        <v>499.99</v>
+        <v>899.99</v>
       </c>
       <c r="H43" t="n">
-        <v>374</v>
+        <v>624.75</v>
       </c>
       <c r="I43" t="n">
         <v>2</v>
       </c>
       <c r="J43" t="n">
         <v>2</v>
       </c>
       <c r="K43" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>179</v>
       </c>
       <c r="B44" t="n">
-        <v>9981</v>
+        <v>10025</v>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Porsche 106 Series+Pro. Attack</t>
+          <t>Kore 94 Ti</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>177</t>
+          <t>163</t>
         </is>
       </c>
       <c r="G44" t="n">
-        <v>1989.99</v>
+        <v>849.99</v>
       </c>
       <c r="H44" t="n">
-        <v>1049.75</v>
+        <v>561</v>
       </c>
       <c r="I44" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J44" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K44" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>179</v>
       </c>
       <c r="B45" t="n">
-        <v>9972</v>
+        <v>10031</v>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Tyrolia</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>ATTACK HYBRID 14 MN/PT</t>
+          <t>Kore 104 Ti W</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>110</t>
-[...1 lines deleted...]
-      </c>
+          <t>170</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr"/>
       <c r="G45" t="n">
-        <v>679.99</v>
+        <v>899.99</v>
       </c>
       <c r="H45" t="n">
-        <v>330</v>
+        <v>616.25</v>
       </c>
       <c r="I45" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J45" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K45" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>179</v>
       </c>
       <c r="B46" t="n">
-        <v>9976</v>
+        <v>10020</v>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Tyrolia</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>WC Rebels e-Race Pro</t>
+          <t>Attack 14 GW</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>160</t>
+          <t>110</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>Red</t>
         </is>
       </c>
       <c r="G46" t="n">
-        <v>1359.99</v>
+        <v>299.99</v>
       </c>
       <c r="H46" t="n">
-        <v>726.75</v>
+        <v>0</v>
       </c>
       <c r="I46" t="n">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="J46" t="n">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="K46" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>179</v>
       </c>
       <c r="B47" t="n">
-        <v>9977</v>
+        <v>10026</v>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>WC Rebels e-Race Pro</t>
+          <t>Kore 88 Ti</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>170</t>
-[...2 lines deleted...]
-      <c r="F47" t="inlineStr"/>
+          <t>163</t>
+        </is>
+      </c>
       <c r="G47" t="n">
-        <v>1359.99</v>
+        <v>849.99</v>
       </c>
       <c r="H47" t="n">
-        <v>726.75</v>
+        <v>561</v>
       </c>
       <c r="I47" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J47" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K47" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>179</v>
       </c>
       <c r="B48" t="n">
-        <v>9982</v>
+        <v>10027</v>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Tyrolia</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>PROTECTOR ATTACK LYT 13 MN</t>
+          <t>Kore 88 Ti</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>110</t>
-[...2 lines deleted...]
-      <c r="F48" t="inlineStr"/>
+          <t>170</t>
+        </is>
+      </c>
       <c r="G48" t="n">
-        <v>449.99</v>
+        <v>849.99</v>
       </c>
       <c r="H48" t="n">
-        <v>0</v>
+        <v>561</v>
       </c>
       <c r="I48" t="n">
         <v>2</v>
       </c>
       <c r="J48" t="n">
         <v>2</v>
       </c>
       <c r="K48" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>179</v>
       </c>
       <c r="B49" t="n">
-        <v>10003</v>
+        <v>10018</v>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Kore 112 Ti</t>
+          <t>Kore 100 Ti</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>184</t>
+          <t>156</t>
         </is>
       </c>
       <c r="G49" t="n">
-        <v>949.99</v>
+        <v>899.99</v>
       </c>
       <c r="H49" t="n">
-        <v>505.75</v>
+        <v>624.75</v>
       </c>
       <c r="I49" t="n">
         <v>1</v>
       </c>
       <c r="J49" t="n">
         <v>1</v>
       </c>
       <c r="K49" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>179</v>
       </c>
       <c r="B50" t="n">
-        <v>9985</v>
+        <v>10030</v>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Oblivion Jr. Pro + Attack LYT</t>
+          <t>Kore 104 Ti W</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>157</t>
+          <t>156</t>
         </is>
       </c>
       <c r="G50" t="n">
-        <v>499.99</v>
+        <v>899.99</v>
       </c>
       <c r="H50" t="n">
-        <v>374</v>
+        <v>616.25</v>
       </c>
       <c r="I50" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J50" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K50" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>179</v>
       </c>
       <c r="B51" t="n">
-        <v>9987</v>
+        <v>10010</v>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Paw Patrol + JRS 4.5 GW CA</t>
+          <t>Kore 106 Ti</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>067</t>
+          <t>184</t>
         </is>
       </c>
       <c r="G51" t="n">
-        <v>299.99</v>
+        <v>899.99</v>
       </c>
       <c r="H51" t="n">
-        <v>142.5</v>
+        <v>624.75</v>
       </c>
       <c r="I51" t="n">
         <v>1</v>
       </c>
       <c r="J51" t="n">
         <v>1</v>
       </c>
       <c r="K51" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="n">
         <v>179</v>
       </c>
       <c r="B52" t="n">
-        <v>9990</v>
+        <v>10011</v>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Paw Patrol + JRS 4.5 GW CA</t>
+          <t>Kore 106 Ti</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>077</t>
+          <t>191</t>
         </is>
       </c>
       <c r="G52" t="n">
-        <v>299.99</v>
+        <v>899.99</v>
       </c>
       <c r="H52" t="n">
-        <v>142.5</v>
+        <v>624.75</v>
       </c>
       <c r="I52" t="n">
         <v>1</v>
       </c>
       <c r="J52" t="n">
         <v>1</v>
       </c>
       <c r="K52" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="n">
         <v>179</v>
       </c>
       <c r="B53" t="n">
-        <v>9991</v>
+        <v>10012</v>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Unicorn + JRS 4.5 GW CA</t>
+          <t>Kore 106 Ti</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>067</t>
+          <t>170</t>
         </is>
       </c>
       <c r="G53" t="n">
-        <v>299.99</v>
+        <v>899.99</v>
       </c>
       <c r="H53" t="n">
-        <v>142.5</v>
+        <v>624.75</v>
       </c>
       <c r="I53" t="n">
         <v>2</v>
       </c>
       <c r="J53" t="n">
         <v>2</v>
       </c>
       <c r="K53" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="n">
         <v>179</v>
       </c>
       <c r="B54" t="n">
-        <v>9992</v>
+        <v>10009</v>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Unicorn + JRS 4.5 GW CA</t>
+          <t>Kore 106 Ti</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>097</t>
+          <t>177</t>
         </is>
       </c>
       <c r="G54" t="n">
-        <v>299.99</v>
+        <v>899.99</v>
       </c>
       <c r="H54" t="n">
-        <v>142.5</v>
+        <v>624.75</v>
       </c>
       <c r="I54" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J54" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K54" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="n">
         <v>179</v>
       </c>
       <c r="B55" t="n">
-        <v>9993</v>
+        <v>10017</v>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Unicorn + JRS 4.5 GW CA</t>
+          <t>Kore 100 Ti</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>087</t>
+          <t>184</t>
         </is>
       </c>
       <c r="G55" t="n">
-        <v>299.99</v>
+        <v>899.99</v>
       </c>
       <c r="H55" t="n">
-        <v>142.5</v>
+        <v>624.75</v>
       </c>
       <c r="I55" t="n">
         <v>1</v>
       </c>
       <c r="J55" t="n">
         <v>1</v>
       </c>
       <c r="K55" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="n">
         <v>179</v>
       </c>
       <c r="B56" t="n">
-        <v>9994</v>
+        <v>10022</v>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Unicorn + JRS 4.5 GW CA</t>
+          <t>Kore 94 Ti</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>077</t>
+          <t>184</t>
         </is>
       </c>
       <c r="G56" t="n">
-        <v>299.99</v>
+        <v>849.99</v>
       </c>
       <c r="H56" t="n">
-        <v>142.5</v>
+        <v>595</v>
       </c>
       <c r="I56" t="n">
         <v>2</v>
       </c>
       <c r="J56" t="n">
         <v>2</v>
       </c>
       <c r="K56" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="n">
         <v>179</v>
       </c>
       <c r="B57" t="n">
-        <v>9998</v>
+        <v>10039</v>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Kore X 74 + PRW 11</t>
+          <t>Kore 87 Ti W</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>163</t>
+          <t>149</t>
         </is>
       </c>
       <c r="G57" t="n">
-        <v>699.99</v>
+        <v>849.99</v>
       </c>
       <c r="H57" t="n">
-        <v>324.38</v>
+        <v>561</v>
       </c>
       <c r="I57" t="n">
         <v>2</v>
       </c>
       <c r="J57" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K57" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="n">
         <v>179</v>
       </c>
       <c r="B58" t="n">
-        <v>10000</v>
+        <v>10045</v>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Kore X 74 + PRW 11</t>
+          <t>e-Total Joy SLR Pro</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>177</t>
+          <t>168</t>
         </is>
       </c>
       <c r="G58" t="n">
-        <v>699.99</v>
+        <v>999.99</v>
       </c>
       <c r="H58" t="n">
-        <v>324.38</v>
+        <v>527</v>
       </c>
       <c r="I58" t="n">
         <v>2</v>
       </c>
       <c r="J58" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K58" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="n">
         <v>179</v>
       </c>
       <c r="B59" t="n">
-        <v>10002</v>
+        <v>10042</v>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Tyrolia</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>PRW 11 GW</t>
+          <t>e-Total Joy SLR Pro</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>85</t>
+          <t>148</t>
         </is>
       </c>
       <c r="G59" t="n">
-        <v>199.99</v>
+        <v>999.99</v>
       </c>
       <c r="H59" t="n">
-        <v>0</v>
+        <v>527</v>
       </c>
       <c r="I59" t="n">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="J59" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="K59" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="n">
         <v>179</v>
       </c>
       <c r="B60" t="n">
-        <v>9999</v>
+        <v>10044</v>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Kore X 74 + PRW 11</t>
+          <t>e-Total Joy SLR Pro</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>156</t>
+          <t>163</t>
         </is>
       </c>
       <c r="G60" t="n">
-        <v>699.99</v>
+        <v>999.99</v>
       </c>
       <c r="H60" t="n">
-        <v>324.38</v>
+        <v>527</v>
       </c>
       <c r="I60" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J60" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="K60" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="n">
         <v>179</v>
       </c>
       <c r="B61" t="n">
-        <v>9988</v>
+        <v>10054</v>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Paw Patrol + JRS 4.5 GW CA</t>
+          <t>FAERO MIPS</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>087</t>
+          <t>XS/S</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>Black</t>
         </is>
       </c>
       <c r="G61" t="n">
-        <v>299.99</v>
+        <v>269.99</v>
       </c>
       <c r="H61" t="n">
-        <v>142.5</v>
+        <v>108</v>
       </c>
       <c r="I61" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J61" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K61" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="n">
         <v>179</v>
       </c>
       <c r="B62" t="n">
-        <v>9997</v>
+        <v>10035</v>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Kore X 74 + PRW 11</t>
+          <t>Kore 93 Ti W</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>142</t>
+          <t>170</t>
         </is>
       </c>
       <c r="G62" t="n">
-        <v>649.99</v>
+        <v>849.99</v>
       </c>
       <c r="H62" t="n">
-        <v>301.88</v>
+        <v>561</v>
       </c>
       <c r="I62" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J62" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K62" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="n">
         <v>179</v>
       </c>
       <c r="B63" t="n">
-        <v>9996</v>
+        <v>10036</v>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Kore X 74 + PRW 11</t>
+          <t>Kore 93 Ti W</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>149</t>
         </is>
       </c>
       <c r="G63" t="n">
-        <v>649.99</v>
+        <v>849.99</v>
       </c>
       <c r="H63" t="n">
-        <v>301.88</v>
+        <v>561</v>
       </c>
       <c r="I63" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J63" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K63" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="n">
         <v>179</v>
       </c>
       <c r="B64" t="n">
-        <v>10004</v>
+        <v>10053</v>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Kore 112 Ti</t>
+          <t>FAERO MIPS</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>XL/XXL</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>Black</t>
         </is>
       </c>
       <c r="G64" t="n">
-        <v>949.99</v>
+        <v>269.99</v>
       </c>
       <c r="H64" t="n">
-        <v>505.75</v>
+        <v>108</v>
       </c>
       <c r="I64" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J64" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K64" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="n">
         <v>179</v>
       </c>
       <c r="B65" t="n">
-        <v>10010</v>
+        <v>10048</v>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Kore 106 Ti</t>
+          <t>Easy Joy + JOY 9 GW</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>184</t>
+          <t>143</t>
         </is>
       </c>
       <c r="G65" t="n">
-        <v>899.99</v>
+        <v>499.99</v>
       </c>
       <c r="H65" t="n">
-        <v>624.75</v>
+        <v>235.13</v>
       </c>
       <c r="I65" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J65" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K65" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="n">
         <v>179</v>
       </c>
       <c r="B66" t="n">
-        <v>10011</v>
+        <v>10050</v>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Kore 106 Ti</t>
+          <t>Easy Joy + JOY 9 GW</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>191</t>
+          <t>148</t>
         </is>
       </c>
       <c r="G66" t="n">
-        <v>899.99</v>
+        <v>499.99</v>
       </c>
       <c r="H66" t="n">
-        <v>624.75</v>
+        <v>235.13</v>
       </c>
       <c r="I66" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J66" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K66" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="n">
         <v>179</v>
       </c>
       <c r="B67" t="n">
-        <v>10009</v>
+        <v>10051</v>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Kore 106 Ti</t>
+          <t>Easy Joy + JOY 9 GW</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>177</t>
+          <t>158</t>
         </is>
       </c>
       <c r="G67" t="n">
-        <v>899.99</v>
+        <v>499.99</v>
       </c>
       <c r="H67" t="n">
-        <v>624.75</v>
+        <v>235.13</v>
       </c>
       <c r="I67" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J67" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K67" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="n">
         <v>179</v>
       </c>
       <c r="B68" t="n">
-        <v>10007</v>
+        <v>10037</v>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Tyrolia</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Attack 14 GW</t>
+          <t>Kore 87 Ti W</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>w/o</t>
+          <t>170</t>
         </is>
       </c>
       <c r="G68" t="n">
-        <v>249.99</v>
+        <v>849.99</v>
       </c>
       <c r="H68" t="n">
-        <v>123.25</v>
+        <v>561</v>
       </c>
       <c r="I68" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J68" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K68" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="n">
         <v>179</v>
       </c>
       <c r="B69" t="n">
-        <v>10005</v>
+        <v>10043</v>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Kore 112 Ti</t>
+          <t>e-Total Joy SLR Pro</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>191</t>
-[...1 lines deleted...]
-      </c>
+          <t>153</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr"/>
       <c r="G69" t="n">
-        <v>949.99</v>
+        <v>999.99</v>
       </c>
       <c r="H69" t="n">
-        <v>505.75</v>
+        <v>527</v>
       </c>
       <c r="I69" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J69" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="K69" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="n">
         <v>179</v>
       </c>
       <c r="B70" t="n">
-        <v>10032</v>
+        <v>10060</v>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Kore 104 Ti W</t>
+          <t>Worldcup SL</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>163</t>
-[...2 lines deleted...]
-      <c r="F70" t="inlineStr"/>
+          <t>110</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t>Blue</t>
+        </is>
+      </c>
       <c r="G70" t="n">
-        <v>899.99</v>
+        <v>129.99</v>
       </c>
       <c r="H70" t="n">
-        <v>616.25</v>
+        <v>52</v>
       </c>
       <c r="I70" t="n">
         <v>1</v>
       </c>
       <c r="J70" t="n">
         <v>1</v>
       </c>
       <c r="K70" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="n">
         <v>179</v>
       </c>
       <c r="B71" t="n">
-        <v>10016</v>
+        <v>10064</v>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Kore 100 Ti</t>
+          <t>Worldcup SL</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>163</t>
+          <t>130</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>Blue</t>
         </is>
       </c>
       <c r="G71" t="n">
-        <v>899.99</v>
+        <v>129.99</v>
       </c>
       <c r="H71" t="n">
-        <v>624.75</v>
+        <v>52</v>
       </c>
       <c r="I71" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J71" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K71" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="n">
         <v>179</v>
       </c>
       <c r="B72" t="n">
-        <v>10028</v>
+        <v>10081</v>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Kore 88 Ti</t>
+          <t>Goggle Neves Sunscreen</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>177</t>
+          <t>M</t>
         </is>
       </c>
       <c r="G72" t="n">
-        <v>849.99</v>
+        <v>549.99</v>
       </c>
       <c r="H72" t="n">
-        <v>561</v>
+        <v>220</v>
       </c>
       <c r="I72" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J72" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K72" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="n">
         <v>179</v>
       </c>
       <c r="B73" t="n">
-        <v>10015</v>
+        <v>10101</v>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Kore 100 Ti</t>
+          <t>Kaliber 105 W MV GW</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>177</t>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t>Turquoise</t>
         </is>
       </c>
       <c r="G73" t="n">
-        <v>899.99</v>
+        <v>799.99</v>
       </c>
       <c r="H73" t="n">
-        <v>624.75</v>
+        <v>378.75</v>
       </c>
       <c r="I73" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J73" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K73" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="n">
         <v>179</v>
       </c>
       <c r="B74" t="n">
-        <v>10014</v>
+        <v>10099</v>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Kore 100 Ti</t>
+          <t>Kaliber 130 MV GW BOA2</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t>Speedblue</t>
         </is>
       </c>
       <c r="G74" t="n">
         <v>899.99</v>
       </c>
       <c r="H74" t="n">
-        <v>624.75</v>
+        <v>420</v>
       </c>
       <c r="I74" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J74" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K74" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="n">
         <v>179</v>
       </c>
       <c r="B75" t="n">
-        <v>10025</v>
+        <v>10100</v>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Kore 94 Ti</t>
+          <t>Kaliber 130 MV GW BOA2</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>163</t>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="F75" t="inlineStr">
+        <is>
+          <t>Speedblue</t>
         </is>
       </c>
       <c r="G75" t="n">
-        <v>849.99</v>
+        <v>899.99</v>
       </c>
       <c r="H75" t="n">
-        <v>561</v>
+        <v>420</v>
       </c>
       <c r="I75" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J75" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K75" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="n">
         <v>179</v>
       </c>
       <c r="B76" t="n">
-        <v>10012</v>
+        <v>10086</v>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Kore 106 Ti</t>
+          <t>F-LYT</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>170</t>
-[...1 lines deleted...]
-      </c>
+          <t>Rose</t>
+        </is>
+      </c>
+      <c r="F76" t="inlineStr"/>
       <c r="G76" t="n">
-        <v>899.99</v>
+        <v>99</v>
       </c>
       <c r="H76" t="n">
-        <v>624.75</v>
+        <v>400</v>
       </c>
       <c r="I76" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J76" t="n">
         <v>2</v>
       </c>
       <c r="K76" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="n">
         <v>179</v>
       </c>
       <c r="B77" t="n">
-        <v>10031</v>
+        <v>10091</v>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Kore 104 Ti W</t>
+          <t>FORMULA 95 W</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>170</t>
-[...2 lines deleted...]
-      <c r="F77" t="inlineStr"/>
+          <t>23</t>
+        </is>
+      </c>
       <c r="G77" t="n">
-        <v>899.99</v>
+        <v>599.99</v>
       </c>
       <c r="H77" t="n">
-        <v>616.25</v>
+        <v>318.75</v>
       </c>
       <c r="I77" t="n">
         <v>1</v>
       </c>
       <c r="J77" t="n">
         <v>1</v>
       </c>
       <c r="K77" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="n">
         <v>179</v>
       </c>
       <c r="B78" t="n">
-        <v>10020</v>
+        <v>10097</v>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Tyrolia</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Attack 14 GW</t>
+          <t>Junior Kore 60</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>23</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>Red</t>
+          <t>Grey</t>
         </is>
       </c>
       <c r="G78" t="n">
-        <v>299.99</v>
+        <v>249.99</v>
       </c>
       <c r="H78" t="n">
-        <v>0</v>
+        <v>131.75</v>
       </c>
       <c r="I78" t="n">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="J78" t="n">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="K78" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="n">
         <v>179</v>
       </c>
       <c r="B79" t="n">
-        <v>10026</v>
+        <v>10083</v>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Kore 88 Ti</t>
+          <t>F-LYT</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>163</t>
-[...1 lines deleted...]
-      </c>
+          <t>Green</t>
+        </is>
+      </c>
+      <c r="F79" t="inlineStr"/>
       <c r="G79" t="n">
-        <v>849.99</v>
+        <v>99</v>
       </c>
       <c r="H79" t="n">
-        <v>561</v>
+        <v>400</v>
       </c>
       <c r="I79" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J79" t="n">
         <v>2</v>
       </c>
       <c r="K79" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="n">
         <v>179</v>
       </c>
       <c r="B80" t="n">
-        <v>10027</v>
+        <v>10095</v>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Kore 88 Ti</t>
+          <t>Junior Kore 60</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="F80" t="inlineStr">
+        <is>
+          <t>Grey</t>
         </is>
       </c>
       <c r="G80" t="n">
-        <v>849.99</v>
+        <v>249.99</v>
       </c>
       <c r="H80" t="n">
-        <v>561</v>
+        <v>131.75</v>
       </c>
       <c r="I80" t="n">
         <v>2</v>
       </c>
       <c r="J80" t="n">
         <v>2</v>
       </c>
       <c r="K80" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="n">
         <v>179</v>
       </c>
       <c r="B81" t="n">
-        <v>10018</v>
+        <v>10080</v>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Kore 100 Ti</t>
+          <t>Women's Single Skibag</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>156</t>
+          <t>Ea</t>
         </is>
       </c>
       <c r="G81" t="n">
-        <v>899.99</v>
+        <v>164.99</v>
       </c>
       <c r="H81" t="n">
-        <v>624.75</v>
+        <v>66</v>
       </c>
       <c r="I81" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J81" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K81" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="n">
         <v>179</v>
       </c>
       <c r="B82" t="n">
-        <v>10019</v>
+        <v>1817</v>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Kore 100 Ti</t>
+          <t>Formula 105 LV</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>191</t>
+          <t>23</t>
         </is>
       </c>
       <c r="G82" t="n">
-        <v>899.99</v>
+        <v>699.99</v>
       </c>
       <c r="H82" t="n">
-        <v>624.75</v>
+        <v>378.25</v>
       </c>
       <c r="I82" t="n">
         <v>1</v>
       </c>
       <c r="J82" t="n">
         <v>1</v>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>FW25</t>
+          <t>FW24, FW25</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="n">
         <v>179</v>
       </c>
       <c r="B83" t="n">
-        <v>10024</v>
+        <v>10098</v>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Kore 94 Ti</t>
+          <t>Kaliber 130 MV GW BOA2</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="F83" t="inlineStr">
+        <is>
+          <t>Speedblue</t>
         </is>
       </c>
       <c r="G83" t="n">
-        <v>849.99</v>
+        <v>899.99</v>
       </c>
       <c r="H83" t="n">
-        <v>561</v>
+        <v>420</v>
       </c>
       <c r="I83" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J83" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K83" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="n">
         <v>179</v>
       </c>
       <c r="B84" t="n">
-        <v>10030</v>
+        <v>4655</v>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Kore 104 Ti W</t>
+          <t>Freeflex ST 14</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>156</t>
+          <t>85</t>
+        </is>
+      </c>
+      <c r="F84" t="inlineStr">
+        <is>
+          <t>e-Race</t>
         </is>
       </c>
       <c r="G84" t="n">
-        <v>899.99</v>
+        <v>359.99</v>
       </c>
       <c r="H84" t="n">
-        <v>616.25</v>
+        <v>0</v>
       </c>
       <c r="I84" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="J84" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>FW25</t>
+          <t>FW24, FW25</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="n">
         <v>179</v>
       </c>
       <c r="B85" t="n">
-        <v>10017</v>
+        <v>10969</v>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Kore 100 Ti</t>
+          <t>Oblivion 102</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>184</t>
-[...1 lines deleted...]
-      </c>
+          <t>173</t>
+        </is>
+      </c>
+      <c r="F85" t="inlineStr"/>
       <c r="G85" t="n">
-        <v>899.99</v>
+        <v>699.99</v>
       </c>
       <c r="H85" t="n">
-        <v>624.75</v>
+        <v>605</v>
       </c>
       <c r="I85" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J85" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K85" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="n">
         <v>179</v>
       </c>
       <c r="B86" t="n">
-        <v>10022</v>
+        <v>10033</v>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Kore 94 Ti</t>
+          <t>Kore 93 Ti W</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>184</t>
+          <t>163</t>
         </is>
       </c>
       <c r="G86" t="n">
         <v>849.99</v>
       </c>
       <c r="H86" t="n">
-        <v>595</v>
+        <v>561</v>
       </c>
       <c r="I86" t="n">
         <v>2</v>
       </c>
       <c r="J86" t="n">
         <v>2</v>
       </c>
       <c r="K86" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="n">
         <v>179</v>
       </c>
       <c r="B87" t="n">
-        <v>10039</v>
+        <v>8318</v>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Kore 87 Ti W</t>
+          <t>Oblivion 116</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>149</t>
+          <t>181</t>
         </is>
       </c>
       <c r="G87" t="n">
-        <v>849.99</v>
+        <v>699.99</v>
       </c>
       <c r="H87" t="n">
-        <v>561</v>
+        <v>605</v>
       </c>
       <c r="I87" t="n">
         <v>2</v>
       </c>
       <c r="J87" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K87" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="n">
         <v>179</v>
       </c>
       <c r="B88" t="n">
-        <v>10034</v>
+        <v>9974</v>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Tyrolia</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Kore 93 Ti W</t>
+          <t>ATTACK HYBRID 11 MN/PT</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>156</t>
-[...1 lines deleted...]
-      </c>
+          <t>110</t>
+        </is>
+      </c>
+      <c r="F88" t="inlineStr"/>
       <c r="G88" t="n">
-        <v>849.99</v>
+        <v>629.99</v>
       </c>
       <c r="H88" t="n">
-        <v>561</v>
+        <v>296.25</v>
       </c>
       <c r="I88" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J88" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K88" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="n">
         <v>179</v>
       </c>
       <c r="B89" t="n">
-        <v>10038</v>
+        <v>10055</v>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Kore 87 Ti W</t>
+          <t>FAERO MIPS</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>163</t>
+          <t>M/L</t>
+        </is>
+      </c>
+      <c r="F89" t="inlineStr">
+        <is>
+          <t>Black</t>
         </is>
       </c>
       <c r="G89" t="n">
-        <v>849.99</v>
+        <v>269.99</v>
       </c>
       <c r="H89" t="n">
-        <v>561</v>
+        <v>108</v>
       </c>
       <c r="I89" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J89" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K89" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="n">
         <v>179</v>
       </c>
       <c r="B90" t="n">
-        <v>10045</v>
+        <v>13385</v>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>e-Total Joy SLR Pro</t>
+          <t>F-LYT</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>168</t>
+          <t>Rose</t>
+        </is>
+      </c>
+      <c r="F90" t="inlineStr">
+        <is>
+          <t>L</t>
         </is>
       </c>
       <c r="G90" t="n">
-        <v>999.99</v>
+        <v>99</v>
       </c>
       <c r="H90" t="n">
-        <v>527</v>
+        <v>50</v>
       </c>
       <c r="I90" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J90" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K90" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="n">
         <v>179</v>
       </c>
       <c r="B91" t="n">
-        <v>10042</v>
+        <v>10085</v>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>e-Total Joy SLR Pro</t>
+          <t>F-LYT</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>148</t>
-[...1 lines deleted...]
-      </c>
+          <t>Lime</t>
+        </is>
+      </c>
+      <c r="F91" t="inlineStr"/>
       <c r="G91" t="n">
-        <v>999.99</v>
+        <v>99</v>
       </c>
       <c r="H91" t="n">
-        <v>527</v>
+        <v>400</v>
       </c>
       <c r="I91" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J91" t="n">
         <v>2</v>
       </c>
       <c r="K91" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="n">
         <v>179</v>
       </c>
       <c r="B92" t="n">
-        <v>10044</v>
+        <v>13746</v>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>e-Total Joy SLR Pro</t>
+          <t>NEVES PRO RD 5K + Spare Lens</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>163</t>
+          <t>L Chrome</t>
+        </is>
+      </c>
+      <c r="F92" t="inlineStr">
+        <is>
+          <t>Pink</t>
         </is>
       </c>
       <c r="G92" t="n">
-        <v>999.99</v>
+        <v>219.99</v>
       </c>
       <c r="H92" t="n">
-        <v>527</v>
+        <v>110</v>
       </c>
       <c r="I92" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J92" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K92" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="n">
         <v>179</v>
       </c>
       <c r="B93" t="n">
-        <v>10046</v>
+        <v>13747</v>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>e-Total Joy SLR Pro</t>
+          <t>NEVES PRO RD 5K + Spare Lens</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>158</t>
+          <t>M Chrome</t>
+        </is>
+      </c>
+      <c r="F93" t="inlineStr">
+        <is>
+          <t>Blue</t>
         </is>
       </c>
       <c r="G93" t="n">
-        <v>999.99</v>
+        <v>219.99</v>
       </c>
       <c r="H93" t="n">
-        <v>527</v>
+        <v>110</v>
       </c>
       <c r="I93" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J93" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K93" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="n">
         <v>179</v>
       </c>
       <c r="B94" t="n">
-        <v>10049</v>
+        <v>13386</v>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Easy Joy + JOY 9 GW</t>
+          <t>F-LYT</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>163</t>
+          <t>Lime</t>
+        </is>
+      </c>
+      <c r="F94" t="inlineStr">
+        <is>
+          <t>L</t>
         </is>
       </c>
       <c r="G94" t="n">
-        <v>499.99</v>
+        <v>99</v>
       </c>
       <c r="H94" t="n">
-        <v>235.13</v>
+        <v>50</v>
       </c>
       <c r="I94" t="n">
         <v>1</v>
       </c>
       <c r="J94" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K94" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="n">
         <v>179</v>
       </c>
       <c r="B95" t="n">
-        <v>10052</v>
+        <v>13389</v>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>RazzleDazzle bk</t>
+          <t>F-LYT</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>094</t>
+          <t>Red</t>
+        </is>
+      </c>
+      <c r="F95" t="inlineStr">
+        <is>
+          <t>L</t>
         </is>
       </c>
       <c r="G95" t="n">
-        <v>599.99</v>
+        <v>99</v>
       </c>
       <c r="H95" t="n">
-        <v>306</v>
+        <v>50</v>
       </c>
       <c r="I95" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J95" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K95" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="n">
         <v>179</v>
       </c>
       <c r="B96" t="n">
-        <v>10054</v>
+        <v>13748</v>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>FAERO MIPS</t>
+          <t>NEVES PRO RD 5K + Spare Lens</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>XS/S</t>
+          <t>L Chrome</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>Blue</t>
         </is>
       </c>
       <c r="G96" t="n">
-        <v>269.99</v>
+        <v>219.99</v>
       </c>
       <c r="H96" t="n">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="I96" t="n">
         <v>1</v>
       </c>
       <c r="J96" t="n">
         <v>1</v>
       </c>
       <c r="K96" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="n">
         <v>179</v>
       </c>
       <c r="B97" t="n">
-        <v>10035</v>
+        <v>10004</v>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Kore 93 Ti W</t>
+          <t>Kore 112 Ti</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>170</t>
         </is>
       </c>
       <c r="G97" t="n">
-        <v>849.99</v>
+        <v>949.99</v>
       </c>
       <c r="H97" t="n">
-        <v>561</v>
+        <v>505.75</v>
       </c>
       <c r="I97" t="n">
         <v>1</v>
       </c>
       <c r="J97" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K97" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="n">
         <v>179</v>
       </c>
       <c r="B98" t="n">
-        <v>10036</v>
+        <v>10008</v>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Kore 93 Ti W</t>
+          <t>Kore 106 Ti</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>149</t>
+          <t>163</t>
         </is>
       </c>
       <c r="G98" t="n">
-        <v>849.99</v>
+        <v>899.99</v>
       </c>
       <c r="H98" t="n">
-        <v>561</v>
+        <v>624.75</v>
       </c>
       <c r="I98" t="n">
         <v>1</v>
       </c>
       <c r="J98" t="n">
         <v>1</v>
       </c>
       <c r="K98" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="n">
         <v>179</v>
       </c>
       <c r="B99" t="n">
-        <v>10047</v>
+        <v>12761</v>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Easy Joy + JOY 9 GW</t>
+          <t>Kaliber 95 W MV GW BOA 2</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>153</t>
-[...1 lines deleted...]
-      </c>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="F99" t="inlineStr"/>
       <c r="G99" t="n">
-        <v>499.99</v>
+        <v>749.99</v>
       </c>
       <c r="H99" t="n">
-        <v>235.13</v>
+        <v>470</v>
       </c>
       <c r="I99" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J99" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K99" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="n">
         <v>179</v>
       </c>
       <c r="B100" t="n">
-        <v>10053</v>
+        <v>12763</v>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>FAERO MIPS</t>
+          <t>Kaliber 95 W MV GW BOA 2</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>XL/XXL</t>
-[...6 lines deleted...]
-      </c>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F100" t="inlineStr"/>
       <c r="G100" t="n">
-        <v>269.99</v>
+        <v>749.99</v>
       </c>
       <c r="H100" t="n">
-        <v>108</v>
+        <v>470</v>
       </c>
       <c r="I100" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J100" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K100" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="n">
         <v>179</v>
       </c>
       <c r="B101" t="n">
-        <v>10048</v>
+        <v>9989</v>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Easy Joy + JOY 9 GW</t>
+          <t>Paw Patrol + JRS 4.5 GW CA</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>143</t>
+          <t>097</t>
         </is>
       </c>
       <c r="G101" t="n">
-        <v>499.99</v>
+        <v>299.99</v>
       </c>
       <c r="H101" t="n">
-        <v>235.13</v>
+        <v>142.5</v>
       </c>
       <c r="I101" t="n">
         <v>2</v>
       </c>
       <c r="J101" t="n">
         <v>2</v>
       </c>
       <c r="K101" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="n">
         <v>179</v>
       </c>
       <c r="B102" t="n">
-        <v>10050</v>
+        <v>10040</v>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Easy Joy + JOY 9 GW</t>
+          <t>Kore 87 Ti W</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>148</t>
+          <t>156</t>
         </is>
       </c>
       <c r="G102" t="n">
-        <v>499.99</v>
+        <v>849.99</v>
       </c>
       <c r="H102" t="n">
-        <v>235.13</v>
+        <v>561</v>
       </c>
       <c r="I102" t="n">
         <v>2</v>
       </c>
       <c r="J102" t="n">
         <v>2</v>
       </c>
       <c r="K102" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="n">
         <v>179</v>
       </c>
       <c r="B103" t="n">
-        <v>10051</v>
+        <v>10077</v>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Easy Joy + JOY 9 GW</t>
+          <t>Supershape Team</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>158</t>
+          <t>Adj</t>
         </is>
       </c>
       <c r="G103" t="n">
-        <v>499.99</v>
+        <v>84.98999999999999</v>
       </c>
       <c r="H103" t="n">
-        <v>235.13</v>
+        <v>34</v>
       </c>
       <c r="I103" t="n">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="J103" t="n">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="K103" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="n">
         <v>179</v>
       </c>
       <c r="B104" t="n">
-        <v>10037</v>
+        <v>10006</v>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Kore 87 Ti W</t>
+          <t>Kore 112 Ti</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>177</t>
         </is>
       </c>
       <c r="G104" t="n">
-        <v>849.99</v>
+        <v>949.99</v>
       </c>
       <c r="H104" t="n">
-        <v>561</v>
+        <v>505.75</v>
       </c>
       <c r="I104" t="n">
         <v>1</v>
       </c>
       <c r="J104" t="n">
         <v>1</v>
       </c>
       <c r="K104" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="n">
         <v>179</v>
       </c>
       <c r="B105" t="n">
-        <v>10043</v>
+        <v>10021</v>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>e-Total Joy SLR Pro</t>
+          <t>Kore 94 Ti</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>153</t>
-[...2 lines deleted...]
-      <c r="F105" t="inlineStr"/>
+          <t>177</t>
+        </is>
+      </c>
       <c r="G105" t="n">
-        <v>999.99</v>
+        <v>849.99</v>
       </c>
       <c r="H105" t="n">
-        <v>527</v>
+        <v>595</v>
       </c>
       <c r="I105" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J105" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K105" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="n">
         <v>179</v>
       </c>
       <c r="B106" t="n">
-        <v>10056</v>
+        <v>10068</v>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Worldcup SL</t>
+          <t>Multi Pole</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>120</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>White</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="G106" t="n">
-        <v>129.99</v>
+        <v>69.98999999999999</v>
       </c>
       <c r="H106" t="n">
-        <v>52</v>
+        <v>900</v>
       </c>
       <c r="I106" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J106" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K106" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="n">
         <v>179</v>
       </c>
       <c r="B107" t="n">
-        <v>10057</v>
+        <v>10109</v>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Tyrolia</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Worldcup SL</t>
+          <t>ATTACK HYBRID 11 MN/PT</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>120</t>
-[...4 lines deleted...]
-          <t>White</t>
+          <t>130</t>
         </is>
       </c>
       <c r="G107" t="n">
-        <v>129.99</v>
+        <v>679.99</v>
       </c>
       <c r="H107" t="n">
-        <v>52</v>
+        <v>292.5</v>
       </c>
       <c r="I107" t="n">
         <v>1</v>
       </c>
       <c r="J107" t="n">
         <v>1</v>
       </c>
       <c r="K107" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="n">
         <v>179</v>
       </c>
       <c r="B108" t="n">
-        <v>10058</v>
+        <v>10106</v>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Worldcup SL</t>
+          <t>Kaliber 100 MV BOA</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>115</t>
-[...4 lines deleted...]
-          <t>White</t>
+          <t>27</t>
         </is>
       </c>
       <c r="G108" t="n">
-        <v>129.99</v>
+        <v>599.99</v>
       </c>
       <c r="H108" t="n">
-        <v>52</v>
+        <v>318.75</v>
       </c>
       <c r="I108" t="n">
         <v>1</v>
       </c>
       <c r="J108" t="n">
         <v>1</v>
       </c>
       <c r="K108" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="n">
         <v>179</v>
       </c>
       <c r="B109" t="n">
-        <v>10060</v>
+        <v>10066</v>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Worldcup SL</t>
+          <t>Multi Pole</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>110</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>Blue</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="G109" t="n">
-        <v>129.99</v>
+        <v>69.98999999999999</v>
       </c>
       <c r="H109" t="n">
-        <v>52</v>
+        <v>900</v>
       </c>
       <c r="I109" t="n">
         <v>1</v>
       </c>
       <c r="J109" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K109" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="n">
         <v>179</v>
       </c>
       <c r="B110" t="n">
-        <v>10061</v>
+        <v>9975</v>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Tyrolia</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Worldcup SL</t>
+          <t xml:space="preserve">Template </t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>120</t>
-[...4 lines deleted...]
-          <t>Blue</t>
+          <t>Tour</t>
         </is>
       </c>
       <c r="G110" t="n">
-        <v>129.99</v>
+        <v>350</v>
       </c>
       <c r="H110" t="n">
-        <v>52</v>
+        <v>131.25</v>
       </c>
       <c r="I110" t="n">
         <v>1</v>
       </c>
       <c r="J110" t="n">
         <v>1</v>
       </c>
       <c r="K110" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="n">
         <v>179</v>
       </c>
       <c r="B111" t="n">
-        <v>10062</v>
+        <v>9980</v>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Worldcup SL</t>
+          <t>Porsche 106 Series+Pro. Attack</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>125</t>
-[...4 lines deleted...]
-          <t>Blue</t>
+          <t>184</t>
         </is>
       </c>
       <c r="G111" t="n">
-        <v>129.99</v>
+        <v>1989.99</v>
       </c>
       <c r="H111" t="n">
-        <v>52</v>
+        <v>1049.75</v>
       </c>
       <c r="I111" t="n">
         <v>1</v>
       </c>
       <c r="J111" t="n">
         <v>1</v>
       </c>
       <c r="K111" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="n">
         <v>179</v>
       </c>
       <c r="B112" t="n">
-        <v>10063</v>
+        <v>9981</v>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Worldcup SL</t>
+          <t>Porsche 106 Series+Pro. Attack</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>115</t>
-[...4 lines deleted...]
-          <t>Blue</t>
+          <t>177</t>
         </is>
       </c>
       <c r="G112" t="n">
-        <v>129.99</v>
+        <v>1989.99</v>
       </c>
       <c r="H112" t="n">
-        <v>52</v>
+        <v>1049.75</v>
       </c>
       <c r="I112" t="n">
         <v>1</v>
       </c>
       <c r="J112" t="n">
         <v>1</v>
       </c>
       <c r="K112" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="n">
         <v>179</v>
       </c>
       <c r="B113" t="n">
-        <v>10064</v>
+        <v>9987</v>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Worldcup SL</t>
+          <t>Paw Patrol + JRS 4.5 GW CA</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>130</t>
-[...4 lines deleted...]
-          <t>Blue</t>
+          <t>067</t>
         </is>
       </c>
       <c r="G113" t="n">
-        <v>129.99</v>
+        <v>299.99</v>
       </c>
       <c r="H113" t="n">
-        <v>52</v>
+        <v>142.5</v>
       </c>
       <c r="I113" t="n">
         <v>1</v>
       </c>
       <c r="J113" t="n">
         <v>1</v>
       </c>
       <c r="K113" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="n">
         <v>179</v>
       </c>
       <c r="B114" t="n">
-        <v>10071</v>
+        <v>9990</v>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Multi Pole</t>
+          <t>Paw Patrol + JRS 4.5 GW CA</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>135</t>
-[...4 lines deleted...]
-          <t>Black</t>
+          <t>077</t>
         </is>
       </c>
       <c r="G114" t="n">
-        <v>69.98999999999999</v>
+        <v>299.99</v>
       </c>
       <c r="H114" t="n">
-        <v>900</v>
+        <v>142.5</v>
       </c>
       <c r="I114" t="n">
         <v>1</v>
       </c>
       <c r="J114" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K114" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="n">
         <v>179</v>
       </c>
       <c r="B115" t="n">
-        <v>10072</v>
+        <v>9992</v>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Multi Pole</t>
+          <t>Unicorn + JRS 4.5 GW CA</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>110</t>
-[...4 lines deleted...]
-          <t>Blue</t>
+          <t>097</t>
         </is>
       </c>
       <c r="G115" t="n">
-        <v>69.98999999999999</v>
+        <v>299.99</v>
       </c>
       <c r="H115" t="n">
-        <v>900</v>
+        <v>142.5</v>
       </c>
       <c r="I115" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J115" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K115" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="n">
         <v>179</v>
       </c>
       <c r="B116" t="n">
-        <v>10073</v>
+        <v>9993</v>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Multi Pole</t>
+          <t>Unicorn + JRS 4.5 GW CA</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>115</t>
-[...4 lines deleted...]
-          <t>Blue</t>
+          <t>087</t>
         </is>
       </c>
       <c r="G116" t="n">
-        <v>69.98999999999999</v>
+        <v>299.99</v>
       </c>
       <c r="H116" t="n">
-        <v>900</v>
+        <v>142.5</v>
       </c>
       <c r="I116" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J116" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K116" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="n">
         <v>179</v>
       </c>
       <c r="B117" t="n">
-        <v>10074</v>
+        <v>10002</v>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Tyrolia</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Multi Pole</t>
+          <t>PRW 11 GW</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>120</t>
-[...4 lines deleted...]
-          <t>Blue</t>
+          <t>85</t>
         </is>
       </c>
       <c r="G117" t="n">
-        <v>69.98999999999999</v>
+        <v>199.99</v>
       </c>
       <c r="H117" t="n">
-        <v>900</v>
+        <v>0</v>
       </c>
       <c r="I117" t="n">
+        <v>12</v>
+      </c>
+      <c r="J117" t="n">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K117" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="n">
         <v>179</v>
       </c>
       <c r="B118" t="n">
-        <v>10076</v>
+        <v>9998</v>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Multi Pole</t>
+          <t>Kore X 74 + PRW 11</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>130</t>
-[...4 lines deleted...]
-          <t>Blue</t>
+          <t>163</t>
         </is>
       </c>
       <c r="G118" t="n">
-        <v>69.98999999999999</v>
+        <v>699.99</v>
       </c>
       <c r="H118" t="n">
-        <v>900</v>
+        <v>324.38</v>
       </c>
       <c r="I118" t="n">
         <v>2</v>
       </c>
       <c r="J118" t="n">
         <v>0</v>
       </c>
       <c r="K118" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="n">
         <v>179</v>
       </c>
       <c r="B119" t="n">
-        <v>10077</v>
+        <v>10000</v>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Supershape Team</t>
+          <t>Kore X 74 + PRW 11</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>Adj</t>
+          <t>177</t>
         </is>
       </c>
       <c r="G119" t="n">
-        <v>84.98999999999999</v>
+        <v>699.99</v>
       </c>
       <c r="H119" t="n">
-        <v>34</v>
+        <v>324.38</v>
       </c>
       <c r="I119" t="n">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="J119" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="K119" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="n">
         <v>179</v>
       </c>
       <c r="B120" t="n">
-        <v>10078</v>
+        <v>9999</v>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Rebels Racing Backpack</t>
+          <t>Kore X 74 + PRW 11</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>156</t>
         </is>
       </c>
       <c r="G120" t="n">
-        <v>328.99</v>
+        <v>699.99</v>
       </c>
       <c r="H120" t="n">
-        <v>131.6</v>
+        <v>324.38</v>
       </c>
       <c r="I120" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J120" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K120" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="n">
         <v>179</v>
       </c>
       <c r="B121" t="n">
-        <v>10079</v>
+        <v>9997</v>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Rebels Racing Backpack</t>
+          <t>Kore X 74 + PRW 11</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>142</t>
         </is>
       </c>
       <c r="G121" t="n">
-        <v>299.99</v>
+        <v>649.99</v>
       </c>
       <c r="H121" t="n">
-        <v>120</v>
+        <v>301.88</v>
       </c>
       <c r="I121" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J121" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K121" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="n">
         <v>179</v>
       </c>
       <c r="B122" t="n">
-        <v>10080</v>
+        <v>9996</v>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Women's Single Skibag</t>
+          <t>Kore X 74 + PRW 11</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>149</t>
         </is>
       </c>
       <c r="G122" t="n">
-        <v>164.99</v>
+        <v>649.99</v>
       </c>
       <c r="H122" t="n">
-        <v>66</v>
+        <v>301.88</v>
       </c>
       <c r="I122" t="n">
         <v>2</v>
       </c>
       <c r="J122" t="n">
         <v>2</v>
       </c>
       <c r="K122" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="n">
         <v>179</v>
       </c>
       <c r="B123" t="n">
-        <v>10081</v>
+        <v>10007</v>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Tyrolia</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Goggle Neves Sunscreen</t>
+          <t>Attack 14 GW</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>w/o</t>
         </is>
       </c>
       <c r="G123" t="n">
-        <v>549.99</v>
+        <v>249.99</v>
       </c>
       <c r="H123" t="n">
-        <v>220</v>
+        <v>123.25</v>
       </c>
       <c r="I123" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J123" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K123" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="n">
         <v>179</v>
       </c>
       <c r="B124" t="n">
-        <v>10101</v>
+        <v>10005</v>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Kaliber 105 W MV GW</t>
+          <t>Kore 112 Ti</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>25</t>
-[...4 lines deleted...]
-          <t>Turquoise</t>
+          <t>191</t>
         </is>
       </c>
       <c r="G124" t="n">
-        <v>799.99</v>
+        <v>949.99</v>
       </c>
       <c r="H124" t="n">
-        <v>378.75</v>
+        <v>505.75</v>
       </c>
       <c r="I124" t="n">
         <v>1</v>
       </c>
       <c r="J124" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K124" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="n">
         <v>179</v>
       </c>
       <c r="B125" t="n">
-        <v>10099</v>
+        <v>10014</v>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Kaliber 130 MV GW BOA2</t>
+          <t>Kore 100 Ti</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>28</t>
-[...4 lines deleted...]
-          <t>Speedblue</t>
+          <t>170</t>
         </is>
       </c>
       <c r="G125" t="n">
         <v>899.99</v>
       </c>
       <c r="H125" t="n">
-        <v>420</v>
+        <v>624.75</v>
       </c>
       <c r="I125" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J125" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K125" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="n">
         <v>179</v>
       </c>
       <c r="B126" t="n">
-        <v>10089</v>
+        <v>10028</v>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Formula 105 LV</t>
+          <t>Kore 88 Ti</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>177</t>
         </is>
       </c>
       <c r="G126" t="n">
-        <v>699.99</v>
+        <v>849.99</v>
       </c>
       <c r="H126" t="n">
-        <v>378.25</v>
+        <v>561</v>
       </c>
       <c r="I126" t="n">
         <v>1</v>
       </c>
       <c r="J126" t="n">
         <v>1</v>
       </c>
       <c r="K126" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="n">
         <v>179</v>
       </c>
       <c r="B127" t="n">
-        <v>10100</v>
+        <v>10015</v>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Kaliber 130 MV GW BOA2</t>
+          <t>Kore 100 Ti</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>26</t>
-[...4 lines deleted...]
-          <t>Speedblue</t>
+          <t>177</t>
         </is>
       </c>
       <c r="G127" t="n">
         <v>899.99</v>
       </c>
       <c r="H127" t="n">
-        <v>420</v>
+        <v>624.75</v>
       </c>
       <c r="I127" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J127" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K127" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="n">
         <v>179</v>
       </c>
       <c r="B128" t="n">
-        <v>10088</v>
+        <v>10024</v>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Formula 105 LV</t>
+          <t>Kore 94 Ti</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>170</t>
         </is>
       </c>
       <c r="G128" t="n">
-        <v>699.99</v>
+        <v>849.99</v>
       </c>
       <c r="H128" t="n">
-        <v>378.25</v>
+        <v>561</v>
       </c>
       <c r="I128" t="n">
         <v>2</v>
       </c>
       <c r="J128" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="K128" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="n">
         <v>179</v>
       </c>
       <c r="B129" t="n">
-        <v>10086</v>
+        <v>10046</v>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>F-LYT</t>
+          <t>e-Total Joy SLR Pro</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>Rose</t>
-[...2 lines deleted...]
-      <c r="F129" t="inlineStr"/>
+          <t>158</t>
+        </is>
+      </c>
       <c r="G129" t="n">
-        <v>99</v>
+        <v>999.99</v>
       </c>
       <c r="H129" t="n">
-        <v>400</v>
+        <v>527</v>
       </c>
       <c r="I129" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J129" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K129" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="n">
         <v>179</v>
       </c>
       <c r="B130" t="n">
-        <v>10091</v>
+        <v>10019</v>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>FORMULA 95 W</t>
+          <t>Kore 100 Ti</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>191</t>
         </is>
       </c>
       <c r="G130" t="n">
-        <v>599.99</v>
+        <v>899.99</v>
       </c>
       <c r="H130" t="n">
-        <v>318.75</v>
+        <v>624.75</v>
       </c>
       <c r="I130" t="n">
         <v>1</v>
       </c>
       <c r="J130" t="n">
         <v>1</v>
       </c>
       <c r="K130" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="n">
         <v>179</v>
       </c>
       <c r="B131" t="n">
-        <v>10097</v>
+        <v>10034</v>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Junior Kore 60</t>
+          <t>Kore 93 Ti W</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>23</t>
-[...4 lines deleted...]
-          <t>Grey</t>
+          <t>156</t>
         </is>
       </c>
       <c r="G131" t="n">
-        <v>249.99</v>
+        <v>849.99</v>
       </c>
       <c r="H131" t="n">
-        <v>131.75</v>
+        <v>561</v>
       </c>
       <c r="I131" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J131" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K131" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="n">
         <v>179</v>
       </c>
       <c r="B132" t="n">
-        <v>10083</v>
+        <v>10038</v>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>F-LYT</t>
+          <t>Kore 87 Ti W</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>Green</t>
-[...2 lines deleted...]
-      <c r="F132" t="inlineStr"/>
+          <t>163</t>
+        </is>
+      </c>
       <c r="G132" t="n">
-        <v>99</v>
+        <v>849.99</v>
       </c>
       <c r="H132" t="n">
-        <v>400</v>
+        <v>561</v>
       </c>
       <c r="I132" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J132" t="n">
         <v>2</v>
       </c>
       <c r="K132" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="n">
         <v>179</v>
       </c>
       <c r="B133" t="n">
-        <v>10092</v>
+        <v>10052</v>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>FORMULA 95 W</t>
+          <t>RazzleDazzle bk</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>094</t>
         </is>
       </c>
       <c r="G133" t="n">
         <v>599.99</v>
       </c>
       <c r="H133" t="n">
-        <v>318.75</v>
+        <v>306</v>
       </c>
       <c r="I133" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J133" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K133" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="n">
         <v>179</v>
       </c>
       <c r="B134" t="n">
-        <v>10093</v>
+        <v>10047</v>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>FORMULA 95 W</t>
+          <t>Easy Joy + JOY 9 GW</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>153</t>
         </is>
       </c>
       <c r="G134" t="n">
-        <v>599.99</v>
+        <v>499.99</v>
       </c>
       <c r="H134" t="n">
-        <v>318.75</v>
+        <v>235.13</v>
       </c>
       <c r="I134" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J134" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K134" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="n">
         <v>179</v>
       </c>
       <c r="B135" t="n">
-        <v>10082</v>
+        <v>10056</v>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>F-LYT</t>
+          <t>Worldcup SL</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>Red</t>
-[...2 lines deleted...]
-      <c r="F135" t="inlineStr"/>
+          <t>110</t>
+        </is>
+      </c>
+      <c r="F135" t="inlineStr">
+        <is>
+          <t>White</t>
+        </is>
+      </c>
       <c r="G135" t="n">
-        <v>99</v>
+        <v>129.99</v>
       </c>
       <c r="H135" t="n">
-        <v>400</v>
+        <v>52</v>
       </c>
       <c r="I135" t="n">
         <v>1</v>
       </c>
       <c r="J135" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K135" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="n">
         <v>179</v>
       </c>
       <c r="B136" t="n">
-        <v>10096</v>
+        <v>10057</v>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Junior Kore 60</t>
+          <t>Worldcup SL</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>120</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>Grey</t>
+          <t>White</t>
         </is>
       </c>
       <c r="G136" t="n">
-        <v>249.99</v>
+        <v>129.99</v>
       </c>
       <c r="H136" t="n">
-        <v>131.75</v>
+        <v>52</v>
       </c>
       <c r="I136" t="n">
         <v>1</v>
       </c>
       <c r="J136" t="n">
         <v>1</v>
       </c>
       <c r="K136" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="n">
         <v>179</v>
       </c>
       <c r="B137" t="n">
-        <v>10095</v>
+        <v>10058</v>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Junior Kore 60</t>
+          <t>Worldcup SL</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>115</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>Grey</t>
+          <t>White</t>
         </is>
       </c>
       <c r="G137" t="n">
-        <v>249.99</v>
+        <v>129.99</v>
       </c>
       <c r="H137" t="n">
-        <v>131.75</v>
+        <v>52</v>
       </c>
       <c r="I137" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J137" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K137" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="n">
         <v>179</v>
       </c>
       <c r="B138" t="n">
-        <v>1817</v>
+        <v>10049</v>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Formula 105 LV</t>
+          <t>Easy Joy + JOY 9 GW</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>163</t>
         </is>
       </c>
       <c r="G138" t="n">
-        <v>699.99</v>
+        <v>499.99</v>
       </c>
       <c r="H138" t="n">
-        <v>378.25</v>
+        <v>235.13</v>
       </c>
       <c r="I138" t="n">
         <v>1</v>
       </c>
       <c r="J138" t="n">
         <v>1</v>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>FW24, FW25</t>
+          <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="n">
         <v>179</v>
       </c>
       <c r="B139" t="n">
-        <v>10098</v>
+        <v>10061</v>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Kaliber 130 MV GW BOA2</t>
+          <t>Worldcup SL</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>120</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>Speedblue</t>
+          <t>Blue</t>
         </is>
       </c>
       <c r="G139" t="n">
-        <v>899.99</v>
+        <v>129.99</v>
       </c>
       <c r="H139" t="n">
-        <v>420</v>
+        <v>52</v>
       </c>
       <c r="I139" t="n">
         <v>1</v>
       </c>
       <c r="J139" t="n">
         <v>1</v>
       </c>
       <c r="K139" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="n">
         <v>179</v>
       </c>
       <c r="B140" t="n">
-        <v>10001</v>
+        <v>10062</v>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Kore X 74 + PRW 11</t>
+          <t>Worldcup SL</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>125</t>
+        </is>
+      </c>
+      <c r="F140" t="inlineStr">
+        <is>
+          <t>Blue</t>
         </is>
       </c>
       <c r="G140" t="n">
-        <v>699.99</v>
+        <v>129.99</v>
       </c>
       <c r="H140" t="n">
-        <v>324.38</v>
+        <v>52</v>
       </c>
       <c r="I140" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J140" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K140" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="n">
         <v>179</v>
       </c>
       <c r="B141" t="n">
-        <v>4655</v>
+        <v>10063</v>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Freeflex ST 14</t>
+          <t>Worldcup SL</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>85</t>
+          <t>115</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>e-Race</t>
+          <t>Blue</t>
         </is>
       </c>
       <c r="G141" t="n">
-        <v>359.99</v>
+        <v>129.99</v>
       </c>
       <c r="H141" t="n">
-        <v>0</v>
+        <v>52</v>
       </c>
       <c r="I141" t="n">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="J141" t="n">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>FW24, FW25</t>
+          <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="n">
         <v>179</v>
       </c>
       <c r="B142" t="n">
-        <v>4945</v>
+        <v>10071</v>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Pole Aluminum</t>
+          <t>Multi Pole</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>115</t>
+          <t>135</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="G142" t="n">
         <v>69.98999999999999</v>
       </c>
       <c r="H142" t="n">
         <v>900</v>
       </c>
       <c r="I142" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J142" t="n">
         <v>0</v>
       </c>
       <c r="K142" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="n">
         <v>179</v>
       </c>
       <c r="B143" t="n">
-        <v>4946</v>
+        <v>10072</v>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Pole Aluminum</t>
+          <t>Multi Pole</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>110</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>Blue</t>
         </is>
       </c>
       <c r="G143" t="n">
         <v>69.98999999999999</v>
       </c>
       <c r="H143" t="n">
         <v>900</v>
       </c>
       <c r="I143" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J143" t="n">
         <v>0</v>
       </c>
       <c r="K143" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="n">
         <v>179</v>
       </c>
       <c r="B144" t="n">
-        <v>4947</v>
+        <v>10073</v>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Pole Aluminum</t>
+          <t>Multi Pole</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>115</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>Blue</t>
         </is>
       </c>
       <c r="G144" t="n">
         <v>69.98999999999999</v>
       </c>
       <c r="H144" t="n">
         <v>900</v>
       </c>
       <c r="I144" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J144" t="n">
         <v>0</v>
       </c>
       <c r="K144" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="n">
         <v>179</v>
       </c>
       <c r="B145" t="n">
-        <v>5118</v>
+        <v>10074</v>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Tyrolia</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Attack LYT 12 GW</t>
+          <t>Multi Pole</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>120</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>White</t>
+          <t>Blue</t>
         </is>
       </c>
       <c r="G145" t="n">
-        <v>279.99</v>
+        <v>69.98999999999999</v>
       </c>
       <c r="H145" t="n">
-        <v>160</v>
+        <v>900</v>
       </c>
       <c r="I145" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J145" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K145" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="n">
         <v>179</v>
       </c>
       <c r="B146" t="n">
-        <v>10969</v>
+        <v>10076</v>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Oblivion 102</t>
+          <t>Multi Pole</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>173</t>
-[...2 lines deleted...]
-      <c r="F146" t="inlineStr"/>
+          <t>130</t>
+        </is>
+      </c>
+      <c r="F146" t="inlineStr">
+        <is>
+          <t>Blue</t>
+        </is>
+      </c>
       <c r="G146" t="n">
-        <v>699.99</v>
+        <v>69.98999999999999</v>
       </c>
       <c r="H146" t="n">
-        <v>605</v>
+        <v>900</v>
       </c>
       <c r="I146" t="n">
         <v>2</v>
       </c>
       <c r="J146" t="n">
         <v>0</v>
       </c>
       <c r="K146" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="n">
         <v>179</v>
       </c>
       <c r="B147" t="n">
-        <v>10033</v>
+        <v>10078</v>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Kore 93 Ti W</t>
+          <t>Rebels Racing Backpack</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>163</t>
+          <t>L</t>
         </is>
       </c>
       <c r="G147" t="n">
-        <v>849.99</v>
+        <v>328.99</v>
       </c>
       <c r="H147" t="n">
-        <v>561</v>
+        <v>131.6</v>
       </c>
       <c r="I147" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J147" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K147" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="n">
         <v>179</v>
       </c>
       <c r="B148" t="n">
-        <v>4668</v>
+        <v>10079</v>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Formula 105 LV</t>
+          <t>Rebels Racing Backpack</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>S</t>
         </is>
       </c>
       <c r="G148" t="n">
-        <v>699.99</v>
+        <v>299.99</v>
       </c>
       <c r="H148" t="n">
-        <v>378.25</v>
+        <v>120</v>
       </c>
       <c r="I148" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J148" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>FW24, FW25</t>
+          <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="n">
         <v>179</v>
       </c>
       <c r="B149" t="n">
-        <v>7970</v>
+        <v>10088</v>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Oblivion 102</t>
+          <t>Formula 105 LV</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>189</t>
+          <t>24</t>
         </is>
       </c>
       <c r="G149" t="n">
         <v>699.99</v>
       </c>
       <c r="H149" t="n">
-        <v>605</v>
+        <v>378.25</v>
       </c>
       <c r="I149" t="n">
         <v>2</v>
       </c>
       <c r="J149" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K149" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="n">
         <v>179</v>
       </c>
       <c r="B150" t="n">
-        <v>8318</v>
+        <v>10082</v>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Oblivion 116</t>
+          <t>F-LYT</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>181</t>
-[...1 lines deleted...]
-      </c>
+          <t>Red</t>
+        </is>
+      </c>
+      <c r="F150" t="inlineStr"/>
       <c r="G150" t="n">
-        <v>699.99</v>
+        <v>99</v>
       </c>
       <c r="H150" t="n">
-        <v>605</v>
+        <v>400</v>
       </c>
       <c r="I150" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J150" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K150" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="n">
         <v>179</v>
       </c>
       <c r="B151" t="n">
-        <v>9974</v>
+        <v>10089</v>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Tyrolia</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>ATTACK HYBRID 11 MN/PT</t>
+          <t>Formula 105 LV</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>110</t>
-[...2 lines deleted...]
-      <c r="F151" t="inlineStr"/>
+          <t>26</t>
+        </is>
+      </c>
       <c r="G151" t="n">
-        <v>629.99</v>
+        <v>699.99</v>
       </c>
       <c r="H151" t="n">
-        <v>296.25</v>
+        <v>378.25</v>
       </c>
       <c r="I151" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J151" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K151" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="n">
         <v>179</v>
       </c>
       <c r="B152" t="n">
-        <v>10055</v>
+        <v>10092</v>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>FAERO MIPS</t>
+          <t>FORMULA 95 W</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>M/L</t>
-[...4 lines deleted...]
-          <t>Black</t>
+          <t>24</t>
         </is>
       </c>
       <c r="G152" t="n">
-        <v>269.99</v>
+        <v>599.99</v>
       </c>
       <c r="H152" t="n">
-        <v>108</v>
+        <v>318.75</v>
       </c>
       <c r="I152" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J152" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K152" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="n">
         <v>179</v>
       </c>
       <c r="B153" t="n">
-        <v>12070</v>
+        <v>10093</v>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Tyrolia</t>
+          <t>Head</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Attack 14 GW</t>
+          <t>FORMULA 95 W</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>85</t>
-[...4 lines deleted...]
-          <t>Black</t>
+          <t>25</t>
         </is>
       </c>
       <c r="G153" t="n">
-        <v>299.99</v>
+        <v>599.99</v>
       </c>
       <c r="H153" t="n">
-        <v>145</v>
+        <v>318.75</v>
       </c>
       <c r="I153" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J153" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K153" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="n">
         <v>179</v>
       </c>
       <c r="B154" t="n">
-        <v>13385</v>
+        <v>10096</v>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>F-LYT</t>
+          <t>Junior Kore 60</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>Rose</t>
+          <t>22</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>Grey</t>
         </is>
       </c>
       <c r="G154" t="n">
-        <v>99</v>
+        <v>249.99</v>
       </c>
       <c r="H154" t="n">
-        <v>50</v>
+        <v>131.75</v>
       </c>
       <c r="I154" t="n">
         <v>1</v>
       </c>
       <c r="J154" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K154" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="n">
         <v>179</v>
       </c>
       <c r="B155" t="n">
-        <v>10085</v>
+        <v>10001</v>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>F-LYT</t>
+          <t>Kore X 74 + PRW 11</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>Lime</t>
-[...2 lines deleted...]
-      <c r="F155" t="inlineStr"/>
+          <t>170</t>
+        </is>
+      </c>
       <c r="G155" t="n">
-        <v>99</v>
+        <v>699.99</v>
       </c>
       <c r="H155" t="n">
-        <v>400</v>
+        <v>324.38</v>
       </c>
       <c r="I155" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J155" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K155" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="n">
         <v>179</v>
       </c>
       <c r="B156" t="n">
-        <v>10084</v>
+        <v>4945</v>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>F-LYT</t>
+          <t>Pole Aluminum</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>Blue</t>
-[...2 lines deleted...]
-      <c r="F156" t="inlineStr"/>
+          <t>115</t>
+        </is>
+      </c>
+      <c r="F156" t="inlineStr">
+        <is>
+          <t>Black</t>
+        </is>
+      </c>
       <c r="G156" t="n">
-        <v>99</v>
+        <v>69.98999999999999</v>
       </c>
       <c r="H156" t="n">
-        <v>400</v>
+        <v>900</v>
       </c>
       <c r="I156" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J156" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K156" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="n">
         <v>179</v>
       </c>
       <c r="B157" t="n">
-        <v>13388</v>
+        <v>4946</v>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>F-LYT</t>
+          <t>Pole Aluminum</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>Green</t>
+          <t>125</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="G157" t="n">
-        <v>99</v>
+        <v>69.98999999999999</v>
       </c>
       <c r="H157" t="n">
-        <v>50</v>
+        <v>900</v>
       </c>
       <c r="I157" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J157" t="n">
         <v>0</v>
       </c>
       <c r="K157" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="n">
         <v>179</v>
       </c>
       <c r="B158" t="n">
-        <v>13745</v>
+        <v>4947</v>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>NEVES PRO RD 5K + Spare Lens</t>
+          <t>Pole Aluminum</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>M Chrome</t>
+          <t>130</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>Pink</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="G158" t="n">
-        <v>219.99</v>
+        <v>69.98999999999999</v>
       </c>
       <c r="H158" t="n">
-        <v>110</v>
+        <v>900</v>
       </c>
       <c r="I158" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J158" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K158" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="n">
         <v>179</v>
       </c>
       <c r="B159" t="n">
-        <v>13746</v>
+        <v>4668</v>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>NEVES PRO RD 5K + Spare Lens</t>
+          <t>Formula 105 LV</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>L Chrome</t>
-[...4 lines deleted...]
-          <t>Pink</t>
+          <t>25</t>
         </is>
       </c>
       <c r="G159" t="n">
-        <v>219.99</v>
+        <v>699.99</v>
       </c>
       <c r="H159" t="n">
-        <v>110</v>
+        <v>378.25</v>
       </c>
       <c r="I159" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J159" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>FW25</t>
+          <t>FW24, FW25</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="n">
         <v>179</v>
       </c>
       <c r="B160" t="n">
-        <v>13747</v>
+        <v>12070</v>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>Tyrolia</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>NEVES PRO RD 5K + Spare Lens</t>
+          <t>Attack 14 GW</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>M Chrome</t>
+          <t>85</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>Blue</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="G160" t="n">
-        <v>219.99</v>
+        <v>299.99</v>
       </c>
       <c r="H160" t="n">
-        <v>110</v>
+        <v>145</v>
       </c>
       <c r="I160" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J160" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K160" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="n">
         <v>179</v>
       </c>
       <c r="B161" t="n">
-        <v>13386</v>
+        <v>10084</v>
       </c>
       <c r="C161" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
           <t>F-LYT</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>Lime</t>
-[...6 lines deleted...]
-      </c>
+          <t>Blue</t>
+        </is>
+      </c>
+      <c r="F161" t="inlineStr"/>
       <c r="G161" t="n">
         <v>99</v>
       </c>
       <c r="H161" t="n">
-        <v>50</v>
+        <v>400</v>
       </c>
       <c r="I161" t="n">
         <v>1</v>
       </c>
       <c r="J161" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K161" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="n">
         <v>179</v>
       </c>
       <c r="B162" t="n">
-        <v>13387</v>
+        <v>13388</v>
       </c>
       <c r="C162" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
           <t>F-LYT</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>Blue</t>
+          <t>Green</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="G162" t="n">
         <v>99</v>
       </c>
       <c r="H162" t="n">
         <v>50</v>
       </c>
       <c r="I162" t="n">
         <v>1</v>
       </c>
       <c r="J162" t="n">
         <v>0</v>
       </c>
       <c r="K162" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="n">
         <v>179</v>
       </c>
       <c r="B163" t="n">
-        <v>13389</v>
+        <v>13745</v>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>F-LYT</t>
+          <t>NEVES PRO RD 5K + Spare Lens</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>Red</t>
+          <t>M Chrome</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>Pink</t>
         </is>
       </c>
       <c r="G163" t="n">
-        <v>99</v>
+        <v>219.99</v>
       </c>
       <c r="H163" t="n">
-        <v>50</v>
+        <v>110</v>
       </c>
       <c r="I163" t="n">
         <v>1</v>
       </c>
       <c r="J163" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K163" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="n">
         <v>179</v>
       </c>
       <c r="B164" t="n">
-        <v>13748</v>
+        <v>13387</v>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t>Head</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>NEVES PRO RD 5K + Spare Lens</t>
+          <t>F-LYT</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>L Chrome</t>
+          <t>Blue</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>Blue</t>
+          <t>L</t>
         </is>
       </c>
       <c r="G164" t="n">
-        <v>219.99</v>
+        <v>99</v>
       </c>
       <c r="H164" t="n">
-        <v>110</v>
+        <v>50</v>
       </c>
       <c r="I164" t="n">
         <v>1</v>
       </c>
       <c r="J164" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K164" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>