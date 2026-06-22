--- v0 (2026-05-03)
+++ v1 (2026-06-22)
@@ -484,215 +484,215 @@
         <is>
           <t>Wholesale</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>Order Qty</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>Received Qty</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Booking Seasons</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>165</v>
       </c>
       <c r="B2" t="n">
-        <v>9066</v>
+        <v>9069</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>maxxis</t>
+          <t>SRAM</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Welter Weight Tube</t>
+          <t>Rear Derailleur 12 Speed</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t xml:space="preserve">29" 2.0-3.0 </t>
+          <t>SX Eagle</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>48mm</t>
+          <t>Black</t>
         </is>
       </c>
       <c r="G2" t="n">
-        <v>19.99</v>
+        <v>169.99</v>
       </c>
       <c r="H2" t="n">
-        <v>9.49</v>
+        <v>105.99</v>
       </c>
       <c r="I2" t="n">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="J2" t="n">
         <v>0</v>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>SS25</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>165</v>
       </c>
       <c r="B3" t="n">
-        <v>9067</v>
+        <v>9068</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>SRAM</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Rear Derailleur 12 Speed</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>NX Eagle</t>
+          <t>GX Eagle B2</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>Long</t>
+          <t>Lunar</t>
         </is>
       </c>
       <c r="G3" t="n">
         <v>169.99</v>
       </c>
       <c r="H3" t="n">
         <v>105.99</v>
       </c>
       <c r="I3" t="n">
         <v>2</v>
       </c>
       <c r="J3" t="n">
         <v>0</v>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>SS25</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>165</v>
       </c>
       <c r="B4" t="n">
-        <v>9068</v>
+        <v>9067</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>SRAM</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Rear Derailleur 12 Speed</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>GX Eagle B2</t>
+          <t>NX Eagle</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>Lunar</t>
+          <t>Long</t>
         </is>
       </c>
       <c r="G4" t="n">
         <v>169.99</v>
       </c>
       <c r="H4" t="n">
         <v>105.99</v>
       </c>
       <c r="I4" t="n">
         <v>2</v>
       </c>
       <c r="J4" t="n">
         <v>0</v>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>SS25</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>165</v>
       </c>
       <c r="B5" t="n">
-        <v>9069</v>
+        <v>9066</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>SRAM</t>
+          <t>maxxis</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Rear Derailleur 12 Speed</t>
+          <t>Welter Weight Tube</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>SX Eagle</t>
+          <t xml:space="preserve">29" 2.0-3.0 </t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>48mm</t>
         </is>
       </c>
       <c r="G5" t="n">
-        <v>169.99</v>
+        <v>19.99</v>
       </c>
       <c r="H5" t="n">
-        <v>105.99</v>
+        <v>9.49</v>
       </c>
       <c r="I5" t="n">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="J5" t="n">
         <v>0</v>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>SS25</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>