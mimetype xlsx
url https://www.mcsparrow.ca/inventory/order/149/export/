--- v0 (2026-05-03)
+++ v1 (2026-06-22)
@@ -534,250 +534,250 @@
         <v>2</v>
       </c>
       <c r="J2" t="n">
         <v>0</v>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>SS25</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>143</v>
       </c>
       <c r="B3" t="n">
         <v>8876</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Bike Armour Knee Joint VPD 2.0 Long</t>
+          <t>Joint VPD 2.0 Long</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="F3" t="inlineStr"/>
       <c r="G3" t="n">
         <v>169.99</v>
       </c>
       <c r="H3" t="n">
         <v>85</v>
       </c>
       <c r="I3" t="n">
         <v>1</v>
       </c>
       <c r="J3" t="n">
         <v>0</v>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>SS25</t>
+          <t>SS25, SS26</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>143</v>
       </c>
       <c r="B4" t="n">
         <v>5021</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Bike Armour Knee Joint VPD 2.0 Long</t>
+          <t>Joint VPD 2.0 Long</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F4" t="inlineStr"/>
       <c r="G4" t="n">
         <v>169.99</v>
       </c>
       <c r="H4" t="n">
         <v>85</v>
       </c>
       <c r="I4" t="n">
         <v>3</v>
       </c>
       <c r="J4" t="n">
         <v>0</v>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>SS25</t>
+          <t>SS25, SS26</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>143</v>
       </c>
       <c r="B5" t="n">
         <v>8889</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Joint VPD Air Elbow</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="G5" t="n">
         <v>89.98999999999999</v>
       </c>
       <c r="H5" t="n">
         <v>45</v>
       </c>
       <c r="I5" t="n">
         <v>1</v>
       </c>
       <c r="J5" t="n">
         <v>0</v>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>SS25</t>
+          <t>SS25, SS26</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>143</v>
       </c>
       <c r="B6" t="n">
         <v>8890</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Joint VPD Air Elbow</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="G6" t="n">
         <v>89.98999999999999</v>
       </c>
       <c r="H6" t="n">
         <v>45</v>
       </c>
       <c r="I6" t="n">
         <v>1</v>
       </c>
       <c r="J6" t="n">
         <v>0</v>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>SS25</t>
+          <t>SS25, SS26</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>143</v>
       </c>
       <c r="B7" t="n">
         <v>8892</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Joint VPD Air Elbow</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>XS</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="G7" t="n">
         <v>89.98999999999999</v>
       </c>
       <c r="H7" t="n">
         <v>45</v>
       </c>
       <c r="I7" t="n">
         <v>1</v>
       </c>
       <c r="J7" t="n">
         <v>0</v>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>SS25</t>
+          <t>SS25, SS26</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>143</v>
       </c>
       <c r="B8" t="n">
         <v>8884</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Joint VPD Air Knee</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>XS</t>
         </is>
       </c>
@@ -1018,51 +1018,51 @@
       <c r="C14" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Bike Goggle Ora DH</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Clear</t>
         </is>
       </c>
       <c r="G14" t="n">
         <v>99.98999999999999</v>
       </c>
       <c r="H14" t="n">
         <v>50</v>
       </c>
       <c r="I14" t="n">
         <v>2</v>
       </c>
       <c r="J14" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t>SS25</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>143</v>
       </c>
       <c r="B15" t="n">
         <v>2939</v>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Helmet Otocon</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
@@ -1112,141 +1112,141 @@
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="G16" t="n">
         <v>119.99</v>
       </c>
       <c r="H16" t="n">
         <v>60</v>
       </c>
       <c r="I16" t="n">
         <v>1</v>
       </c>
       <c r="J16" t="n">
         <v>0</v>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>SS25</t>
+          <t>SS25, SS26</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>143</v>
       </c>
       <c r="B17" t="n">
         <v>8895</v>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Resistance Pro DH Glove</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="G17" t="n">
         <v>119.99</v>
       </c>
       <c r="H17" t="n">
         <v>60</v>
       </c>
       <c r="I17" t="n">
         <v>6</v>
       </c>
       <c r="J17" t="n">
         <v>0</v>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>SS25</t>
+          <t>SS25, SS26</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>143</v>
       </c>
       <c r="B18" t="n">
         <v>8896</v>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Resistance Pro DH Glove</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="G18" t="n">
         <v>119.99</v>
       </c>
       <c r="H18" t="n">
         <v>60</v>
       </c>
       <c r="I18" t="n">
         <v>2</v>
       </c>
       <c r="J18" t="n">
         <v>0</v>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>SS25</t>
+          <t>SS25, SS26</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>143</v>
       </c>
       <c r="B19" t="n">
         <v>8877</v>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Bike Pant DH Resistance Pro</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
@@ -1493,51 +1493,51 @@
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
       <c r="G25" t="n">
         <v>89.98999999999999</v>
       </c>
       <c r="H25" t="n">
         <v>45</v>
       </c>
       <c r="I25" t="n">
         <v>1</v>
       </c>
       <c r="J25" t="n">
         <v>0</v>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>SS25</t>
+          <t>SS25, SS26</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>143</v>
       </c>
       <c r="B26" t="n">
         <v>8888</v>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>POC</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Joint VPD Air Knee</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>