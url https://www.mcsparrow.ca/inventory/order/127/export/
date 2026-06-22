--- v0 (2026-05-03)
+++ v1 (2026-06-22)
@@ -484,115 +484,115 @@
         <is>
           <t>Wholesale</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>Order Qty</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>Received Qty</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Booking Seasons</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>121</v>
       </c>
       <c r="B2" t="n">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Wintersteiger</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Boot Tuning Pad</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>L 3/16"</t>
+          <t>L 1/8"</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>Soft</t>
+          <t>Firm</t>
         </is>
       </c>
       <c r="G2" t="n">
         <v>4.46</v>
       </c>
       <c r="H2" t="n">
         <v>1.6</v>
       </c>
       <c r="I2" t="n">
         <v>60</v>
       </c>
       <c r="J2" t="n">
         <v>0</v>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>FW25, FW24</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>121</v>
       </c>
       <c r="B3" t="n">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Wintersteiger</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Boot Tuning Pad</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>L 1/8"</t>
+          <t>L 3/16"</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>Firm</t>
+          <t>Soft</t>
         </is>
       </c>
       <c r="G3" t="n">
         <v>4.46</v>
       </c>
       <c r="H3" t="n">
         <v>1.6</v>
       </c>
       <c r="I3" t="n">
         <v>60</v>
       </c>
       <c r="J3" t="n">
         <v>0</v>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>FW25, FW24</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 