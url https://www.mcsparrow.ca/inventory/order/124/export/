--- v0 (2026-05-03)
+++ v1 (2026-06-22)
@@ -2233,56 +2233,61 @@
         <v>1</v>
       </c>
       <c r="J44" t="n">
         <v>0</v>
       </c>
       <c r="K44" t="inlineStr">
         <is>
           <t>FW24</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>118</v>
       </c>
       <c r="B45" t="n">
         <v>1397</v>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Mach1 LV 115 w</t>
+          <t>Mach1 LV 115 W</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>23</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>Iridescent Boreal</t>
         </is>
       </c>
       <c r="G45" t="n">
         <v>749.99</v>
       </c>
       <c r="H45" t="n">
         <v>412.72</v>
       </c>
       <c r="I45" t="n">
         <v>1</v>
       </c>
       <c r="J45" t="n">
         <v>0</v>
       </c>
       <c r="K45" t="inlineStr">
         <is>
           <t>FW24</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>118</v>
       </c>
       <c r="B46" t="n">