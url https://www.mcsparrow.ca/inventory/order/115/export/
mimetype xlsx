--- v0 (2026-05-03)
+++ v1 (2026-06-22)
@@ -718,51 +718,51 @@
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>109</v>
       </c>
       <c r="B7" t="n">
         <v>5401</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>N MAVERICK 115 CTI</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>185</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>Butter/BLAC</t>
+          <t>Butter</t>
         </is>
       </c>
       <c r="G7" t="n">
         <v>0</v>
       </c>
       <c r="H7" t="n">
         <v>0</v>
       </c>
       <c r="I7" t="n">
         <v>1</v>
       </c>
       <c r="J7" t="n">
         <v>0</v>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
       <c r="L7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>109</v>
       </c>
@@ -884,51 +884,51 @@
       </c>
       <c r="J10" t="n">
         <v>0</v>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
       <c r="L10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>109</v>
       </c>
       <c r="B11" t="n">
         <v>5405</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Atomic</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>MAVERICK 86 C R + M 10 GW</t>
+          <t>MAVERICK 86 R + M 10 GW</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>179</t>
         </is>
       </c>
       <c r="F11" t="inlineStr"/>
       <c r="G11" t="n">
         <v>0</v>
       </c>
       <c r="H11" t="n">
         <v>0</v>
       </c>
       <c r="I11" t="n">
         <v>1</v>
       </c>
       <c r="J11" t="n">
         <v>0</v>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>