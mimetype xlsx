--- v0 (2026-05-03)
+++ v1 (2026-06-22)
@@ -1281,92 +1281,92 @@
       <c r="C20" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Cochise 130 DYN</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="G20" t="n">
         <v>849.99</v>
       </c>
       <c r="H20" t="n">
         <v>531</v>
       </c>
       <c r="I20" t="n">
         <v>1</v>
       </c>
       <c r="J20" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
       <c r="L20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>98</v>
       </c>
       <c r="B21" t="n">
         <v>4765</v>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Cochise 120 DYN</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="G21" t="n">
         <v>749.99</v>
       </c>
       <c r="H21" t="n">
         <v>469</v>
       </c>
       <c r="I21" t="n">
         <v>1</v>
       </c>
       <c r="J21" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t>FW25</t>
         </is>
       </c>
       <c r="L21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>98</v>
       </c>
       <c r="B22" t="n">
         <v>3394</v>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Tecnica</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Cochise 110 DYN</t>
         </is>
       </c>