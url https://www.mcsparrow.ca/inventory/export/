--- v0 (2026-05-02)
+++ v1 (2026-06-21)
@@ -1,69 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments/comment1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" state="visible" r:id="rId1"/>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Brands" sheetId="2" state="hidden" r:id="rId2"/>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Seasons" sheetId="3" state="hidden" r:id="rId3"/>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TaxClasses" sheetId="4" state="hidden" r:id="rId4"/>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SizeScales" sheetId="5" state="hidden" r:id="rId5"/>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Categories" sheetId="6" state="hidden" r:id="rId6"/>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SubCategory1" sheetId="7" state="hidden" r:id="rId7"/>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SubCategory2" sheetId="8" state="hidden" r:id="rId8"/>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ScaleOptions" sheetId="9" state="hidden" r:id="rId9"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Colors" sheetId="10" state="hidden" r:id="rId10"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PublicCategories" sheetId="11" state="hidden" r:id="rId11"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -136,60 +140,60 @@
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="rId7"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="rId8"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="rId9"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId10"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="rId7"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="rId8"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="rId9"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="rId10"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="rId11"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId12"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13"/></Relationships>
 </file>
 
 <file path=xl/comments/comment1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>System</author>
   </authors>
   <commentList>
-    <comment ref="T1" authorId="0" shapeId="0">
+    <comment ref="V1" authorId="0" shapeId="0">
       <text>
         <t>Yes = Service item (e.g. repair, tuning)</t>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -446,51 +450,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="/xl/comments/comment1.xml" Id="comments"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="/xl/drawings/commentsDrawing1.vml" Id="anysvml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:T1"/>
+  <dimension ref="A1:V1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Product Name</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Brand</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Season</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -527,121 +531,574 @@
           <t>Cost</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>Stock</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>Variant Attribute</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>Variant Details</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>Scale Option</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
+          <t>Color</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>Public Category</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
           <t>Custom SKU</t>
         </is>
       </c>
-      <c r="P1" t="inlineStr">
+      <c r="R1" t="inlineStr">
         <is>
           <t>UPC</t>
         </is>
       </c>
-      <c r="Q1" t="inlineStr">
+      <c r="S1" t="inlineStr">
         <is>
           <t>Brand Code</t>
         </is>
       </c>
-      <c r="R1" t="inlineStr">
+      <c r="T1" t="inlineStr">
         <is>
           <t>Lightspeed ID</t>
         </is>
       </c>
-      <c r="S1" t="inlineStr">
+      <c r="U1" t="inlineStr">
         <is>
           <t>Sale Price</t>
         </is>
       </c>
-      <c r="T1" t="inlineStr">
+      <c r="V1" t="inlineStr">
         <is>
           <t>Service</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <dataValidations count="9">
+  <dataValidations count="11">
     <dataValidation sqref="B2 B3 B4 B5 B6 B7 B8 B9 B10 B11 B12 B13 B14 B15 B16 B17 B18 B19 B20 B21 B22 B23 B24 B25 B26 B27 B28 B29 B30 B31 B32 B33 B34 B35 B36 B37 B38 B39 B40 B41 B42 B43 B44 B45 B46 B47 B48 B49 B50 B51 B52 B53 B54 B55 B56 B57 B58 B59 B60 B61 B62 B63 B64 B65 B66 B67 B68 B69 B70 B71 B72 B73 B74 B75 B76 B77 B78 B79 B80 B81 B82 B83 B84 B85 B86 B87 B88 B89 B90 B91 B92 B93 B94 B95 B96 B97 B98 B99 B100 B101" showDropDown="0" showInputMessage="0" showErrorMessage="0" allowBlank="1" type="list">
-      <formula1>=Brands!$A$1:$A$100</formula1>
+      <formula1>=Brands!$A$1:$A$228</formula1>
     </dataValidation>
     <dataValidation sqref="C2 C3 C4 C5 C6 C7 C8 C9 C10 C11 C12 C13 C14 C15 C16 C17 C18 C19 C20 C21 C22 C23 C24 C25 C26 C27 C28 C29 C30 C31 C32 C33 C34 C35 C36 C37 C38 C39 C40 C41 C42 C43 C44 C45 C46 C47 C48 C49 C50 C51 C52 C53 C54 C55 C56 C57 C58 C59 C60 C61 C62 C63 C64 C65 C66 C67 C68 C69 C70 C71 C72 C73 C74 C75 C76 C77 C78 C79 C80 C81 C82 C83 C84 C85 C86 C87 C88 C89 C90 C91 C92 C93 C94 C95 C96 C97 C98 C99 C100 C101" showDropDown="0" showInputMessage="0" showErrorMessage="0" allowBlank="1" type="list">
-      <formula1>=Seasons!$A$1:$A$100</formula1>
+      <formula1>=Seasons!$A$1:$A$3</formula1>
     </dataValidation>
     <dataValidation sqref="D2 D3 D4 D5 D6 D7 D8 D9 D10 D11 D12 D13 D14 D15 D16 D17 D18 D19 D20 D21 D22 D23 D24 D25 D26 D27 D28 D29 D30 D31 D32 D33 D34 D35 D36 D37 D38 D39 D40 D41 D42 D43 D44 D45 D46 D47 D48 D49 D50 D51 D52 D53 D54 D55 D56 D57 D58 D59 D60 D61 D62 D63 D64 D65 D66 D67 D68 D69 D70 D71 D72 D73 D74 D75 D76 D77 D78 D79 D80 D81 D82 D83 D84 D85 D86 D87 D88 D89 D90 D91 D92 D93 D94 D95 D96 D97 D98 D99 D100 D101" showDropDown="0" showInputMessage="0" showErrorMessage="0" allowBlank="1" type="list">
-      <formula1>=TaxClasses!$A$1:$A$100</formula1>
+      <formula1>=TaxClasses!$A$1:$A$6</formula1>
     </dataValidation>
     <dataValidation sqref="E2 E3 E4 E5 E6 E7 E8 E9 E10 E11 E12 E13 E14 E15 E16 E17 E18 E19 E20 E21 E22 E23 E24 E25 E26 E27 E28 E29 E30 E31 E32 E33 E34 E35 E36 E37 E38 E39 E40 E41 E42 E43 E44 E45 E46 E47 E48 E49 E50 E51 E52 E53 E54 E55 E56 E57 E58 E59 E60 E61 E62 E63 E64 E65 E66 E67 E68 E69 E70 E71 E72 E73 E74 E75 E76 E77 E78 E79 E80 E81 E82 E83 E84 E85 E86 E87 E88 E89 E90 E91 E92 E93 E94 E95 E96 E97 E98 E99 E100 E101" showDropDown="0" showInputMessage="0" showErrorMessage="0" allowBlank="1" type="list">
-      <formula1>=Categories!$A$1:$A$100</formula1>
+      <formula1>=Categories!$A$1:$A$29</formula1>
     </dataValidation>
     <dataValidation sqref="F2 F3 F4 F5 F6 F7 F8 F9 F10 F11 F12 F13 F14 F15 F16 F17 F18 F19 F20 F21 F22 F23 F24 F25 F26 F27 F28 F29 F30 F31 F32 F33 F34 F35 F36 F37 F38 F39 F40 F41 F42 F43 F44 F45 F46 F47 F48 F49 F50 F51 F52 F53 F54 F55 F56 F57 F58 F59 F60 F61 F62 F63 F64 F65 F66 F67 F68 F69 F70 F71 F72 F73 F74 F75 F76 F77 F78 F79 F80 F81 F82 F83 F84 F85 F86 F87 F88 F89 F90 F91 F92 F93 F94 F95 F96 F97 F98 F99 F100 F101" showDropDown="0" showInputMessage="0" showErrorMessage="0" allowBlank="1" type="list">
-      <formula1>=SubCategory1!$A$1:$A$100</formula1>
+      <formula1>=SubCategory1!$A$1:$A$167</formula1>
     </dataValidation>
     <dataValidation sqref="G2 G3 G4 G5 G6 G7 G8 G9 G10 G11 G12 G13 G14 G15 G16 G17 G18 G19 G20 G21 G22 G23 G24 G25 G26 G27 G28 G29 G30 G31 G32 G33 G34 G35 G36 G37 G38 G39 G40 G41 G42 G43 G44 G45 G46 G47 G48 G49 G50 G51 G52 G53 G54 G55 G56 G57 G58 G59 G60 G61 G62 G63 G64 G65 G66 G67 G68 G69 G70 G71 G72 G73 G74 G75 G76 G77 G78 G79 G80 G81 G82 G83 G84 G85 G86 G87 G88 G89 G90 G91 G92 G93 G94 G95 G96 G97 G98 G99 G100 G101" showDropDown="0" showInputMessage="0" showErrorMessage="0" allowBlank="1" type="list">
-      <formula1>=SubCategory2!$A$1:$A$100</formula1>
+      <formula1>=SubCategory2!$A$1:$A$610</formula1>
     </dataValidation>
     <dataValidation sqref="H2 H3 H4 H5 H6 H7 H8 H9 H10 H11 H12 H13 H14 H15 H16 H17 H18 H19 H20 H21 H22 H23 H24 H25 H26 H27 H28 H29 H30 H31 H32 H33 H34 H35 H36 H37 H38 H39 H40 H41 H42 H43 H44 H45 H46 H47 H48 H49 H50 H51 H52 H53 H54 H55 H56 H57 H58 H59 H60 H61 H62 H63 H64 H65 H66 H67 H68 H69 H70 H71 H72 H73 H74 H75 H76 H77 H78 H79 H80 H81 H82 H83 H84 H85 H86 H87 H88 H89 H90 H91 H92 H93 H94 H95 H96 H97 H98 H99 H100 H101" showDropDown="0" showInputMessage="0" showErrorMessage="0" allowBlank="1" type="list">
-      <formula1>=SizeScales!$A$1:$A$100</formula1>
+      <formula1>=SizeScales!$A$1:$A$4</formula1>
     </dataValidation>
     <dataValidation sqref="N2 N3 N4 N5 N6 N7 N8 N9 N10 N11 N12 N13 N14 N15 N16 N17 N18 N19 N20 N21 N22 N23 N24 N25 N26 N27 N28 N29 N30 N31 N32 N33 N34 N35 N36 N37 N38 N39 N40 N41 N42 N43 N44 N45 N46 N47 N48 N49 N50 N51 N52 N53 N54 N55 N56 N57 N58 N59 N60 N61 N62 N63 N64 N65 N66 N67 N68 N69 N70 N71 N72 N73 N74 N75 N76 N77 N78 N79 N80 N81 N82 N83 N84 N85 N86 N87 N88 N89 N90 N91 N92 N93 N94 N95 N96 N97 N98 N99 N100 N101" showDropDown="0" showInputMessage="0" showErrorMessage="0" allowBlank="1" type="list">
-      <formula1>=ScaleOptions!$A$1:$A$100</formula1>
+      <formula1>=ScaleOptions!$A$1:$A$1676</formula1>
     </dataValidation>
-    <dataValidation sqref="T2 T3 T4 T5 T6 T7 T8 T9 T10 T11 T12 T13 T14 T15 T16 T17 T18 T19 T20 T21 T22 T23 T24 T25 T26 T27 T28 T29 T30 T31 T32 T33 T34 T35 T36 T37 T38 T39 T40 T41 T42 T43 T44 T45 T46 T47 T48 T49 T50 T51 T52 T53 T54 T55 T56 T57 T58 T59 T60 T61 T62 T63 T64 T65 T66 T67 T68 T69 T70 T71 T72 T73 T74 T75 T76 T77 T78 T79 T80 T81 T82 T83 T84 T85 T86 T87 T88 T89 T90 T91 T92 T93 T94 T95 T96 T97 T98 T99 T100 T101" showDropDown="0" showInputMessage="0" showErrorMessage="0" allowBlank="1" type="list">
+    <dataValidation sqref="O2 O3 O4 O5 O6 O7 O8 O9 O10 O11 O12 O13 O14 O15 O16 O17 O18 O19 O20 O21 O22 O23 O24 O25 O26 O27 O28 O29 O30 O31 O32 O33 O34 O35 O36 O37 O38 O39 O40 O41 O42 O43 O44 O45 O46 O47 O48 O49 O50 O51 O52 O53 O54 O55 O56 O57 O58 O59 O60 O61 O62 O63 O64 O65 O66 O67 O68 O69 O70 O71 O72 O73 O74 O75 O76 O77 O78 O79 O80 O81 O82 O83 O84 O85 O86 O87 O88 O89 O90 O91 O92 O93 O94 O95 O96 O97 O98 O99 O100 O101" showDropDown="0" showInputMessage="0" showErrorMessage="0" allowBlank="1" type="list">
+      <formula1>=Colors!$A$1:$A$28</formula1>
+    </dataValidation>
+    <dataValidation sqref="P2 P3 P4 P5 P6 P7 P8 P9 P10 P11 P12 P13 P14 P15 P16 P17 P18 P19 P20 P21 P22 P23 P24 P25 P26 P27 P28 P29 P30 P31 P32 P33 P34 P35 P36 P37 P38 P39 P40 P41 P42 P43 P44 P45 P46 P47 P48 P49 P50 P51 P52 P53 P54 P55 P56 P57 P58 P59 P60 P61 P62 P63 P64 P65 P66 P67 P68 P69 P70 P71 P72 P73 P74 P75 P76 P77 P78 P79 P80 P81 P82 P83 P84 P85 P86 P87 P88 P89 P90 P91 P92 P93 P94 P95 P96 P97 P98 P99 P100 P101" showDropDown="0" showInputMessage="0" showErrorMessage="0" allowBlank="1" type="list">
+      <formula1>=PublicCategories!$A$1:$A$29</formula1>
+    </dataValidation>
+    <dataValidation sqref="V2 V3 V4 V5 V6 V7 V8 V9 V10 V11 V12 V13 V14 V15 V16 V17 V18 V19 V20 V21 V22 V23 V24 V25 V26 V27 V28 V29 V30 V31 V32 V33 V34 V35 V36 V37 V38 V39 V40 V41 V42 V43 V44 V45 V46 V47 V48 V49 V50 V51 V52 V53 V54 V55 V56 V57 V58 V59 V60 V61 V62 V63 V64 V65 V66 V67 V68 V69 V70 V71 V72 V73 V74 V75 V76 V77 V78 V79 V80 V81 V82 V83 V84 V85 V86 V87 V88 V89 V90 V91 V92 V93 V94 V95 V96 V97 V98 V99 V100 V101" showDropDown="0" showInputMessage="0" showErrorMessage="0" allowBlank="1" type="list">
       <formula1>"Yes,No"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <legacyDrawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="anysvml"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:A28"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="inlineStr">
+        <is>
+          <t>Beige</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>Black</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>Blue</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>Brown</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>Burgundy</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>Charcoal</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>Cream</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>Forest Green</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>Gold</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>Gray</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>Green</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>Ivory</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>Lime</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>Multi</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t>Navy</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t>Olive</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t>Orange</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t>Pink</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>Purple</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr">
+        <is>
+          <t>Red</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t>Silver</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr">
+        <is>
+          <t>Sky Blue</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
+        <is>
+          <t>Tan</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr">
+        <is>
+          <t>Teal</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr">
+        <is>
+          <t>Transparent</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr">
+        <is>
+          <t>Turquoise</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr">
+        <is>
+          <t>White</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr">
+        <is>
+          <t>Yellow</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:A29"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="inlineStr">
+        <is>
+          <t>Piste</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>Powder</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>Classic</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>Skate</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>Snowboard</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>All Mountain</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>Hybrid</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>Touring</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>Freestyle</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>Alpine</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>Race</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>Tuning</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>Top</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>Summer</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t>Bottom</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t>Nordic</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t>Parts</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t>Outerwear</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>Apparel</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr">
+        <is>
+          <t>Equipment</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t>Goggle</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr">
+        <is>
+          <t>Skis</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
+        <is>
+          <t>Boots</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr">
+        <is>
+          <t>Helmet</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr">
+        <is>
+          <t>Base Layer</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr">
+        <is>
+          <t>Ski Pole</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr">
+        <is>
+          <t>Bike</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr">
+        <is>
+          <t>Bike</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr">
+        <is>
+          <t>Winter</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:A227"/>
+  <dimension ref="A1:A228"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Pomoca</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Phunkshun</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Booster</t>
@@ -916,541 +1373,541 @@
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Diston</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Deorum</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>OnGuard</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Alpina</t>
+          <t>Kool Stop</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Mammut</t>
+          <t>Alpina</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Evolve</t>
+          <t>Mammut</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Grangers</t>
+          <t>Evolve</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Kelly Kettle</t>
+          <t>Grangers</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Latitude 64</t>
+          <t>Kelly Kettle</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Odlo</t>
+          <t>Latitude 64</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Peatys</t>
+          <t>Odlo</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Rux</t>
+          <t>Peatys</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Scott</t>
+          <t>Rux</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Sun Bum</t>
+          <t>Scott</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>TRB RC</t>
+          <t>Sun Bum</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>WeAreOne</t>
+          <t>TRB RC</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Squidworx</t>
+          <t>WeAreOne</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Faction</t>
+          <t>Squidworx</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Oakley</t>
+          <t>Faction</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Marmot</t>
+          <t>Oakley</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>BCA</t>
+          <t>Marmot</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Bula</t>
+          <t>BCA</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Fritschi</t>
+          <t>Bula</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>2Under</t>
+          <t>Fritschi</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>3M</t>
+          <t>2Under</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>7iDP</t>
+          <t>3M</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Campagnolo</t>
+          <t>7iDP</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Atlas Brace</t>
+          <t>Campagnolo</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Bamboo</t>
+          <t>Atlas Brace</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Black Diamond</t>
+          <t>Bamboo</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Bliz</t>
+          <t>Black Diamond</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>BootDoc</t>
+          <t>Bliz</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Dakine</t>
+          <t>BootDoc</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Dalbello</t>
+          <t>Dakine</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Demon</t>
+          <t>Dalbello</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Dragon</t>
+          <t>Demon</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Etnies</t>
+          <t>Dragon</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Evo</t>
+          <t>Etnies</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Form</t>
+          <t>Evo</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>FSA</t>
+          <t>Form</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Gogglesoc</t>
+          <t>FSA</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Helmet Flair</t>
+          <t>Gogglesoc</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>Hope</t>
+          <t>Helmet Flair</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Jagwire</t>
+          <t>Hope</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>Kerma</t>
+          <t>Jagwire</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>KGB</t>
+          <t>Kerma</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>KUU</t>
+          <t>KGB</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Marker</t>
+          <t>KUU</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>maxxis</t>
+          <t>NORCO</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>MiMotion</t>
+          <t>Marker</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>NORCO</t>
+          <t>maxxis</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>Outdoor Tech</t>
+          <t>MiMotion</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>Outdoor Wipes</t>
+          <t>Outdoor Tech</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>Petzl</t>
+          <t>Outdoor Wipes</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>Polo</t>
+          <t>Petzl</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>Reactine</t>
+          <t>Polo</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>Redbull</t>
+          <t>Reactine</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>Atomic</t>
+          <t>Redbull</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Elan</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Smith</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Ben's</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Shotgun</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>Chromag</t>
+          <t>Garmin</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>Garmin</t>
+          <t>Seirus</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>Seirus</t>
+          <t>Lenz</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>Lenz</t>
+          <t>Dry Guy</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>Dry Guy</t>
+          <t>Sidas</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>Sidas</t>
+          <t>Advil</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>Advil</t>
+          <t>Band-Aid</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>Band-Aid</t>
+          <t>Schwalbe</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>Schwalbe</t>
+          <t>Selle Italia</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>Selle Italia</t>
+          <t>Sidecut</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>Sidecut</t>
+          <t>Slytech</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Slytech</t>
+          <t>Chromag</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Stance</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Sun Race</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Suncloud</t>
         </is>
       </c>
     </row>
     <row r="119">
@@ -1525,716 +1982,723 @@
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>Swix</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>Phaenom</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>Picture</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>POC</t>
+          <t>Tyrolia</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>Tyrolia</t>
+          <t>After Bite</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>After Bite</t>
+          <t>Cast Touring</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>Cast Touring</t>
+          <t>Craft</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Craft</t>
+          <t>EThirteen</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>EThirteen</t>
+          <t>Frost Tape</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>Frost Tape</t>
+          <t>Tilley</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>Tilley</t>
+          <t>Ice Trekkers</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>Ice Trekkers</t>
+          <t>Knolly</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>Knolly</t>
+          <t>Loksak</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>Loksak</t>
+          <t>Maxima</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>Maxima</t>
+          <t>Misc</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>Misc</t>
+          <t>Pirelli</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>Pirelli</t>
+          <t>RaceFace</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>RaceFace</t>
+          <t>Reserve Wheels</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>Reserve Wheels</t>
+          <t>Sabre Wild Max</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>Sabre Wild Max</t>
+          <t>Shred</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>Shred</t>
+          <t>Ski Key</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>Ski Key</t>
+          <t>Spy</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>Spy</t>
+          <t>Supacaz</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>Supacaz</t>
+          <t>The Liftie</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>The Liftie</t>
+          <t>Vetta</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>Vetta</t>
+          <t>Wheels Manufacturing</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>Wheels Manufacturing</t>
+          <t>Nanox</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>Nanox</t>
+          <t>Tesa</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>Tesa</t>
+          <t>Fubuki</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>Fubuki</t>
+          <t>AVID</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>AVID</t>
+          <t>Junior Wutke</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>Junior Wutke</t>
+          <t>Holmenkol</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>Holmenkol</t>
+          <t>GoPro</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>GoPro</t>
+          <t>RideFox</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>RideFox</t>
+          <t>49N</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>49N</t>
+          <t>Counter Assault</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>Counter Assault</t>
+          <t>Hanwag</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>Hanwag</t>
+          <t>Lowa</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>Lowa</t>
+          <t>Pajar</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>Pajar</t>
+          <t>Truvativ</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>Truvativ</t>
+          <t>Rohner</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>Rohner</t>
+          <t>Ortovox</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>Ortovox</t>
+          <t>Dynastar</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>Dynastar</t>
+          <t>SofSole</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>SofSole</t>
+          <t>Komperdell</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>Komperdell</t>
+          <t>Active Releaf</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>Active Releaf</t>
+          <t>Cannondale</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>Cannondale</t>
+          <t>G-Form</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>G-Form</t>
+          <t>Lezyne</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>Lezyne</t>
+          <t>Noso</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>Noso</t>
+          <t>Look</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>Look</t>
+          <t>Smartwool</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>Smartwool</t>
+          <t>Genuine Innovations</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>Genuine Innovations</t>
+          <t>Stans No Tubes</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>Stans No Tubes</t>
+          <t>O'Neill</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>O'Neill</t>
+          <t>Axiom</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>Axiom</t>
+          <t>Sun &amp; Snow</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>Sun &amp; Snow</t>
+          <t>WPL</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>WPL</t>
+          <t>Goode</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>Goode</t>
+          <t>Kombi</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>Kombi</t>
+          <t>Discmania</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>Discmania</t>
+          <t>Daehlie</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>Daehlie</t>
+          <t>Mdx One</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>Mdx One</t>
+          <t>Skiezy</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>Skiezy</t>
+          <t>Epsomgel</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>Epsomgel</t>
+          <t>Intuition</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>Intuition</t>
+          <t>Armada</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>Armada</t>
+          <t>Alchemy of Ride</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>Alchemy of Ride</t>
+          <t>Chums</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>Chums</t>
+          <t>Descente</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>Descente</t>
+          <t>G3</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>G3</t>
+          <t>Hotshots</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>Hotshots</t>
+          <t>Kneed</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>Kneed</t>
+          <t>McSporties</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>McSporties</t>
+          <t>One</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>One</t>
+          <t>Park Tool</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>Park Tool</t>
+          <t>Roxa</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>Roxa</t>
+          <t>Rossignol</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>Volkl</t>
+          <t>All Good</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>Rossignol</t>
+          <t>Shred Posse</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>All Good</t>
+          <t>Stoko</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>Shred Posse</t>
+          <t>Vesta</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>Stoko</t>
+          <t>Wolf Tooth</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>Vesta</t>
+          <t>CarePlus</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>Wolf Tooth</t>
+          <t>Boot Bib</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>CarePlus</t>
+          <t>Kleenex</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>Boot Bib</t>
+          <t>Orage</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>Kleenex</t>
+          <t>Auclair</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>Orage</t>
+          <t>Unparallel</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>Auclair</t>
+          <t>Discraft</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>Unparallel</t>
+          <t>DeathGrip Glove Co</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>Discraft</t>
+          <t>Head</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>DeathGrip Glove Co</t>
+          <t>RockShox</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>Head</t>
+          <t>No Fogg'n Way</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>RockShox</t>
+          <t>Tecnica</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>No Fogg'n Way</t>
+          <t>Mons Royale</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>Tecnica</t>
+          <t>Atomic</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>Mons Royale</t>
+          <t>Leki</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>Leki</t>
+          <t>POC</t>
+        </is>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" t="inlineStr">
+        <is>
+          <t>Volkl</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:A3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
@@ -2263,79 +2727,79 @@
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:A6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Item</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>New-Bike</t>
+          <t>Kids-Apparel</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Kids-Apparel</t>
+          <t>Service</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Service</t>
+          <t>Rental</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Rental</t>
+          <t>GiftCard</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>GiftCard</t>
+          <t>New-Bike</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:A4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
@@ -8052,11728 +8516,11784 @@
     <row r="609">
       <c r="A609" t="inlineStr">
         <is>
           <t>Men</t>
         </is>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr">
         <is>
           <t>Adult</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:A1668"/>
+  <dimension ref="A1:A1676"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
-          <t>Hat Seven Panel Quilted Macha</t>
+          <t>90</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>156</t>
+          <t>Bark</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Lever</t>
+          <t>Willow</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>145mm</t>
+          <t>Birch</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>31.8 25mm Rise Green</t>
+          <t xml:space="preserve">XL                                                                                                  </t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Black-Afterglow</t>
+          <t xml:space="preserve">M                                                                                                   </t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>pacific green</t>
+          <t xml:space="preserve">7.5                                                                                                 </t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>Winetasting</t>
+          <t xml:space="preserve">10.5                                                                                                </t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>130cm</t>
+          <t xml:space="preserve">5                                                                                                   </t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>sea surface</t>
+          <t xml:space="preserve">6                                                                                                   </t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>petrol blue</t>
+          <t xml:space="preserve">S                                                                                                   </t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Waterproof Mini</t>
+          <t>Winetasting</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Waterproof</t>
+          <t>23.5</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>os</t>
+          <t>NS</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Board/Freeride Stopper</t>
+          <t>3mm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>4 pack</t>
+          <t>73mm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Ergo</t>
+          <t>80mm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>0.5-.1.5</t>
+          <t>adj</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>70 mm Medium</t>
+          <t>9 Iron</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>SM</t>
+          <t>canyon rose</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>157</t>
+          <t>Charcoal</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>153</t>
+          <t>100</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>159W</t>
+          <t xml:space="preserve">7                                                                                                   </t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>159</t>
+          <t>130cm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>152</t>
+          <t>sea surface</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>147</t>
+          <t>petrol blue</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>43</t>
+          <t>Waterproof Mini</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>Waterproof</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>158</t>
+          <t>os</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>165 W</t>
+          <t>Board/Freeride Stopper</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>W. Sweater Joanna White XL</t>
+          <t>4 pack</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Boot Juice</t>
+          <t>Ergo</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>0.5-.1.5</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>EazyOn</t>
+          <t>70 mm Medium</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>162 W</t>
+          <t>SM</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>157</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>M. Baselayer 1/4 Zip 250  Pattern XXL</t>
+          <t>153</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Mango</t>
+          <t>159W</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>2Pack</t>
+          <t>159</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>155</t>
+          <t>152</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>147</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Boot Redster C7 8 (UK) Black/Red</t>
+          <t>43</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>NS</t>
+          <t>3</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>G Peppup Print</t>
+          <t>158</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Scarf</t>
+          <t>165 W</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Print</t>
+          <t>W. Sweater Joanna White XL</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>Boot Juice</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Brightside</t>
+          <t>Black</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Trim</t>
+          <t>EazyOn</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Ski Tuning Finish Kork mit</t>
+          <t>162 W</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Holmenkol Speedblock</t>
+          <t>Black</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>warm</t>
+          <t>M. Baselayer 1/4 Zip 250  Pattern XXL</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>173</t>
+          <t>Mango</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>B Tobacco</t>
+          <t>2Pack</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>AF Syrah</t>
+          <t>155</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>AE Light Milk</t>
+          <t>120</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>F Red</t>
+          <t>Boot Redster C7 8 (UK) Black/Red</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>H Dark Green</t>
+          <t>NS</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>G Cocoa Brown</t>
+          <t>G Peppup Print</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>E Blue Surf</t>
+          <t>Scarf</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>A Military</t>
+          <t>Print</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>A Potent Purple</t>
+          <t>Road</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>B Bayberry</t>
+          <t>Brightside</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>P Paisley Purple</t>
+          <t>Trim</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>C Dark Blue</t>
+          <t>Ski Tuning Finish Kork mit</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>H Acid Lime</t>
+          <t>Holmenkol Speedblock</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>J Ponderosa Pine</t>
+          <t>warm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>A Black</t>
+          <t>173</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>K Arashi Camo Print</t>
+          <t>B Tobacco</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>L Fizzy Print</t>
+          <t>AF Syrah</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>F Textury Print</t>
+          <t>AE Light Milk</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>H Blurry Water Print</t>
+          <t>F Red</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>A Fizzy Print</t>
+          <t>H Dark Green</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>G Cocoa Brown</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Purple Wine</t>
+          <t>E Blue Surf</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Holmenkol Matrix Blue</t>
+          <t>A Military</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>067</t>
+          <t>A Potent Purple</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Tuning Supplies Premium Synthetic Emulsion 1G</t>
+          <t>B Bayberry</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>McSporties Ballerclava Black</t>
+          <t>P Paisley Purple</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Bike Brake Hydraulic Lever Level T Gen 2</t>
+          <t>C Dark Blue</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>Bike Brake Hydraulic Lever Level Gen 2</t>
+          <t>H Acid Lime</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Heel/Toe Tap Kit Racing 3mm 22</t>
+          <t>J Ponderosa Pine</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Locally Made Beanie Smooth Roller Electric Purple</t>
+          <t>A Black</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>G3 Climbing wires</t>
+          <t>K Arashi Camo Print</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Rutschblock Cord Red</t>
+          <t>L Fizzy Print</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>Bike Tube Armour 29 x 1.95-2.5</t>
+          <t>F Textury Print</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>Boot Lifter Redster AR 5mm 21-24</t>
+          <t>H Blurry Water Print</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>Junior Mitten Clips Purple</t>
+          <t>A Fizzy Print</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Junior Mitten Clips Orange</t>
+          <t>180</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>Alpine Pole Pitch Back Black 115</t>
+          <t>Purple Wine</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>Insole</t>
+          <t>Holmenkol Matrix Blue</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>Bike Brake Hydraulic Lever Guide RSC Gen 2</t>
+          <t>067</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>Disc brake pads (Pair) Steel back plate</t>
+          <t>Polarized Black</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>Junior Mitten Clips Green</t>
+          <t>Photochromatic Copper Blue</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>Disc Brake Pads /fins G F J Type Metal</t>
+          <t>Low Light Rose</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>Kit</t>
+          <t>Photochromatic Clear</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>Rose Blue Mirror</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>Brake Parts Rotor HS2 6-Bolt 180mm ISO 6B</t>
+          <t>Slate</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>Bike Tube Armour 26 x 1.95-2.5</t>
+          <t>Tool</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>Brake Part Centerline Rounded Disc ISO 6B rotor 160mm</t>
+          <t>Chrome</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>Tuning Supplies Epoxy Brush</t>
+          <t>14"x3.5"</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>Bike Tubeless Armour 29 x 2.1-2.6</t>
+          <t>7"x3.5"</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>W. BaseLayer Top Haven Camo S</t>
+          <t>65g</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>Ski Tuning Gummi Stone Blue / Med-Hard</t>
+          <t>134</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>Race Pole Basket  Downhill &amp; SG Rocket 40mm</t>
+          <t>nan</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>Race Pole Basket  Downhill &amp; SG Rocket 32mm</t>
+          <t>13C</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>4mm Black (per meter)</t>
+          <t>12C</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>Tuning Supplies Repair Sticks</t>
+          <t>10C</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>Sapphire</t>
+          <t>156</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>McSporties Ski Strap Long</t>
+          <t>163WW</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>Sunscreen SPF 30 Getaway Pack</t>
+          <t>153W</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>Lavender</t>
+          <t>150L</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>Hand</t>
+          <t>7</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>Front</t>
+          <t>148M</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>16 x 1.75-2.125 35mm</t>
+          <t>160L</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>Photo Purple</t>
+          <t>158W</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>25mm Plate 110 V</t>
+          <t>Lever</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>Ski Tuning Roto Handle, Axel and Shield 150mm</t>
+          <t>cold</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>HorseHair</t>
+          <t>166</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>Firebird Strap Hard</t>
+          <t>Assort.</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Ski Tuning Plexi Scraper Race Sharpener</t>
+          <t>White</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>0.05 Deg</t>
+          <t>Alpine Goggle Revent S FDL Stereo Purple</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>93 Degrees</t>
+          <t>White</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>w/ Cover</t>
+          <t>Prizm Hi Pink</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>Ski Wax All Temp Bacon</t>
+          <t>Lotion</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>Ski Wax All Temp Maple Bacon</t>
+          <t>Prizm Sapphire</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>2nd</t>
+          <t>Prizm Jade Iridium</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>TS7 Violet 50ml</t>
+          <t>Prizm Torch Iridium</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>Base Primer</t>
+          <t>17.5</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>M8 / W10</t>
+          <t>120</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>M10 / W12</t>
+          <t>Multi</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>Insole Ultra Thin M9 W11</t>
+          <t>Daily Duffel 90L Ash/Red</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>Insole Ultra Thin M10 W12</t>
+          <t>Ski Locks</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>M9 / W11</t>
+          <t>200</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>4.5</t>
+          <t>600</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Everyday</t>
+          <t>400</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>Sun</t>
+          <t>220 Grams</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>Lowlight</t>
+          <t>HEBAZO</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>4XL</t>
+          <t>RIG Aquamarine/Bronco White/Ragnhild 3</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>6.0</t>
+          <t>ML</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>7.0</t>
+          <t>RIG Topaz+RIG L Amethyst/Matte Black/Black</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>8.0</t>
+          <t>PREDATOR/LLROSEGOLDION</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>9.0</t>
+          <t>ICONPINK/LLPINKION</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>10.0</t>
+          <t>BLACKOUT/LLDARKSMOKE</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>11.0</t>
+          <t>WHITE/LLPINKION</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>12.0</t>
+          <t>MANGA/LLLTROSE</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>Rose Gold Mirror</t>
+          <t>MURASAKI/LLAMBER</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>Photochromic Brown</t>
+          <t>APRICOT/LLLTROSE</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>Lowlight Rose Blue</t>
+          <t>CLEAR LENS</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>Photochromic Clear</t>
+          <t>LUMA YELLOW RED ION LENS</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>Violet Mirror</t>
+          <t>LUMA ROSE GOLD ION LENS</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>Opal Mirror</t>
+          <t>140</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Polarized Gray Green</t>
+          <t>GRAPE</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>Polarized Brown</t>
+          <t>Prizm Black</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>Country</t>
+          <t>Alpine Boot Bag  Mint</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>Colour</t>
+          <t>138</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>Everyday Blue</t>
+          <t>Junior Snowboot Nebula Purple 1</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>115.0</t>
+          <t>145</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>YXS</t>
+          <t>Alpine Goggle &amp; Lens LCG Compact GRENADINE ORANGE</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>YS</t>
+          <t>Alpine Goggle &amp; Lens LCG Compact LS WHITE</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>YM</t>
+          <t>Alpine Goggle &amp; Lens LCG Compact BLACK/WHITE</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>Matte Black</t>
+          <t>Alpine Goggle &amp; Lens LCG Compact WHITE/MERLOT RED</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>Photochromic</t>
+          <t>Prizm Persimmon</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>Adj</t>
+          <t>EXO+</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>Option</t>
+          <t>42</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>w/o</t>
+          <t>Snowfield Black 11</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>XL/XXL</t>
+          <t>95</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>OS</t>
+          <t>MACH Cold (-9c &amp; colder) Green</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>Lime</t>
+          <t>S (Shell size 22-25)</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>29.5</t>
+          <t>L (Shell size 25+)</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>44</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>Blue</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>Bula Epic Beanie Ivory</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>Headband Arcadia Black/White</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>Sun Green</t>
+          <t>Yellow</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>Sun Blue</t>
+          <t>M. Boot Cedar 9 Brown</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>Everyday Rose</t>
+          <t>C</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>Everyday Violet</t>
+          <t>M. Boot Cedar 12 Brown</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>1X</t>
+          <t>30</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>2X</t>
+          <t>Navy</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t xml:space="preserve">95                                                                                                  </t>
+          <t>130</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t xml:space="preserve">7.5                                                                                                 </t>
+          <t>Alpine Necktube Tempest Thermal VENTUS</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t xml:space="preserve">10.5                                                                                                </t>
+          <t>36</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t xml:space="preserve">5                                                                                                   </t>
+          <t>Ski Beach</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t xml:space="preserve">6                                                                                                   </t>
+          <t>Sienna</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t xml:space="preserve">S                                                                                                   </t>
+          <t>Tan</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>Black/Red</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>Purple</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t xml:space="preserve">7                                                                                                   </t>
+          <t>Touring Skins Tip Kit ESCAPIST Stainless Steel</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t xml:space="preserve">M                                                                                                   </t>
+          <t>115</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t xml:space="preserve">XL                                                                                                  </t>
+          <t>130</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>Birch</t>
+          <t>Black</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>Willow</t>
+          <t>90</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>Bark</t>
+          <t>Prizm Rose Gold</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>Charcoal</t>
+          <t>34</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>canyon rose</t>
+          <t>W. Hiking Boot Renegade GTX MID  Taupe 5.5</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>9 Iron</t>
+          <t>M. SS Shirt Banks  Pale Blue S</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>adj</t>
+          <t>W. Sandal  Palm Desert 9 Multi</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>80mm</t>
+          <t>W. Sandal  Palm Desert 10 Multi</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>73mm</t>
+          <t>W. Sandal  Vivian 9 Black</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>3mm</t>
+          <t>W. Sandal  Vivian 8 Tan</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>NS</t>
+          <t>W. Sandal  Vivian 9 Tan</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>23.5</t>
+          <t>6</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>153</t>
+          <t>Romper Salt (Crochet) M</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>163</t>
+          <t>Romper Salt (Crochet) L</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>133</t>
+          <t>Nordic Boot Redster C9 9 (US) Black/Red Carbon</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>143</t>
+          <t>Blue</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>Option</t>
+          <t>Grey</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>Pack</t>
+          <t>Orange</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>EA</t>
+          <t>Armour Subpro Long Jacket S</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>5V</t>
+          <t>M. Flip Flop Black/Rasta 8</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>ea</t>
+          <t>Live Shield Vest Amid Black/Grey L</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>COBALT</t>
+          <t>Bula Deer Beanie</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>TAFFY</t>
+          <t>Bula Tall Beanie Violet</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>BLACK</t>
+          <t>116 Links</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>NEON</t>
+          <t>145mm</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>ELECT</t>
+          <t>155L</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>SMILEY</t>
+          <t>35</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>YEAH</t>
+          <t>47</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>HEIVY</t>
+          <t>150.0</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t xml:space="preserve">110-140                                                                                             </t>
+          <t>145.0</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t xml:space="preserve">110-150                                                                                             </t>
+          <t>140.0</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t xml:space="preserve">85-105                                                                                              </t>
+          <t>20</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t xml:space="preserve">9                                                                                                   </t>
+          <t>22</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t xml:space="preserve">10                                                                                                  </t>
+          <t>Bula Flake Beanie Pink</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t xml:space="preserve">11                                                                                                  </t>
+          <t>Bula Diego Beanie Red</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>os</t>
+          <t>Rear</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>21-31</t>
+          <t>85</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>275</t>
+          <t>Prizm Clear</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>270</t>
+          <t>Pink</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>290</t>
+          <t>Colours</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>285</t>
+          <t>Spray</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>240</t>
+          <t>Orange</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>260</t>
+          <t>THE SCREAM - NEW</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>255</t>
+          <t>VW BUG GREEN (TIE DYE) - NEW</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>265</t>
+          <t>VW BUG ORANGE (SPARKLE) - NEW</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>VW VAN - NEW</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>245</t>
+          <t>TEA CUP - NEW</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>280</t>
+          <t>NOSO STARRY NIGHT</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>085</t>
+          <t>NOSO GREAT WAVE BEIGE</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>095</t>
+          <t>CLOUDSET BY ANDREW POLLARD</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>055</t>
+          <t>NOSO YELLOW MOON BY NATHALIE LETE 1</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>060</t>
+          <t>IN THE FIELD RAVEN</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>065</t>
+          <t>70'S DAZZITS - NEW</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>075</t>
+          <t>80'S DAZZITS - NEW</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>090</t>
+          <t>90'S DAZZITS - NEW</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>Everday</t>
+          <t>00'S DAZZITS - NEW</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>170.0</t>
+          <t>MINI SHAPES BY VKASEY JONES - NEW</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>180.0</t>
+          <t>Tuning Supplies Screw Extractor 8mm</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>181.0</t>
+          <t>Red</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>188.0</t>
+          <t>Green</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>195.0</t>
+          <t>275ml X 2</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t xml:space="preserve">8                                                                                                   </t>
+          <t>275ml + 300ml</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>202.0</t>
+          <t>41</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>174.0</t>
+          <t>Turq</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>130.0</t>
+          <t>Grey / Blue</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>135.0</t>
+          <t>SPF 30</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>140.0</t>
+          <t>114 Links</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>145.0</t>
+          <t>Charger</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>150.0</t>
+          <t>Socks/glove/mitt</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>Grey</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>Fuse</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>155L</t>
+          <t>0.5</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>158W</t>
+          <t>DARK BIRCH</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>160L</t>
+          <t>DARK LEAF</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>148M</t>
+          <t>AMBER</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>150L</t>
+          <t>Rose</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>153W</t>
+          <t>.05</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>163WW</t>
+          <t>32MM (1 PAIR) NEON</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>10C</t>
+          <t>Green</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>12C</t>
+          <t>Sock OTC Zero Cushion POW XL</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>13C</t>
+          <t>10000mAh Vests</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>nan</t>
+          <t>1300</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>134</t>
+          <t>1300B</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>65g</t>
+          <t>1700B</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>7"x3.5"</t>
+          <t>C-Pack Elements</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>14"x3.5"</t>
+          <t>XS-S</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>Chrome</t>
+          <t>Bike Saddle Lift Red</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>Tool</t>
+          <t>Front Derailleur FD - M530</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>Slate</t>
+          <t>38</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>Rose Blue Mirror</t>
+          <t>XL-XXL</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>Photochromatic Clear</t>
+          <t>Boot Redster C7 9 (UK) Black/Red</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>Low Light Rose</t>
+          <t>110</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>Photochromatic Copper Blue</t>
+          <t>125</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>Polarized Black</t>
+          <t>Ice Blue</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>175</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>cold</t>
+          <t>143</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>166</t>
+          <t>150</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>Assort.</t>
+          <t>127</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>White</t>
+          <t>185</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>Alpine Goggle Revent S FDL Stereo Purple</t>
+          <t>M-L</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>White</t>
+          <t>Nordic Classic Boot Pro C1 8 (UK) Grey / Blue</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>Prizm Hi Pink</t>
+          <t>134</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>Lotion</t>
+          <t>Yellow</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>Prizm Sapphire</t>
+          <t>Pink</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>Prizm Jade Iridium</t>
+          <t>Olive</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>Prizm Torch Iridium</t>
+          <t>184</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>17.5</t>
+          <t>Nordic Pole Pro Carbon QRS 130</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>Nordic Pole Pro Carbon QRS 140</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>Multi</t>
+          <t>Nordic Pole Pro Carbon QRS 155</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>Daily Duffel 90L Ash/Red</t>
+          <t>Nordic Pole Pro Carbon QRS 160</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>Ski Locks</t>
+          <t>Black | ChromaPop Everyday Blue Mirror</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>new</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>600</t>
+          <t>White/Berry</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>400</t>
+          <t>Guide</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>220 Grams</t>
+          <t>Dial L&amp;R</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>HEBAZO</t>
+          <t>Cable 40cm</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>RIG Aquamarine/Bronco White/Ragnhild 3</t>
+          <t>Green</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>ML</t>
+          <t>88</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>RIG Topaz+RIG L Amethyst/Matte Black/Black</t>
+          <t>98</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>PREDATOR/LLROSEGOLDION</t>
+          <t>Single</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>ICONPINK/LLPINKION</t>
+          <t>The Simple</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>BLACKOUT/LLDARKSMOKE</t>
+          <t>110</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>WHITE/LLPINKION</t>
+          <t>Free Tour</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>MANGA/LLLTROSE</t>
+          <t>adjustable</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>MURASAKI/LLAMBER</t>
+          <t>188</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>APRICOT/LLLTROSE</t>
+          <t>WOB</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>CLEAR LENS</t>
+          <t>180mm</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>LUMA YELLOW RED ION LENS</t>
+          <t>Blk/Wht/Tree</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t>LUMA ROSE GOLD ION LENS</t>
+          <t>Obsidina</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>140</t>
+          <t>115</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>GRAPE</t>
+          <t>Freeride</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>Prizm Black</t>
+          <t>080</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>Alpine Boot Bag  Mint</t>
+          <t>blue petrol + SL</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>138</t>
+          <t>Aluminum</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t>Junior Snowboot Nebula Purple 1</t>
+          <t>EVERBLACK - HAPPY BOOST ICE BLUE MIRROR + HB LL CORAL</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t>145</t>
+          <t>CHRIS RASMAN - HAPPY BOOST ICE BLUE MIRROR + HB LL CORAL</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t>Alpine Goggle &amp; Lens LCG Compact GRENADINE ORANGE</t>
+          <t>EVERWHITE - HAPPY BOOST ICE BLUE MIRROR + HB LL CORAL</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t>Alpine Goggle &amp; Lens LCG Compact LS WHITE</t>
+          <t>Red</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t>Alpine Goggle &amp; Lens LCG Compact BLACK/WHITE</t>
+          <t>135.0</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>Alpine Goggle &amp; Lens LCG Compact WHITE/MERLOT RED</t>
+          <t>130.0</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t>Prizm Persimmon</t>
+          <t>174.0</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>EXO+</t>
+          <t>17</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>21</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>Snowfield Black 11</t>
+          <t>CREAMSICLE - HAPPY BRONZE PINK MIRROR + HAPPY LL PERSIMMON SILVER MIRROR</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>95</t>
+          <t>ZAK HALE - HAPPY GRAY GREEN BLACK MIRROR + HAPPY LL PERSIMMON SILVER MIRROR</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>MACH Cold (-9c &amp; colder) Green</t>
+          <t>EVERBLACK- HAPPY BOOST ICE BLUE MIRROR</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t>S (Shell size 22-25)</t>
+          <t>TOM WALLISCH - HAPPY ML ROSE TROPICAL GREEN MIRROR</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>L (Shell size 25+)</t>
+          <t>Weiner Dog LL Persimmon</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>CHROME BLUE</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>Blue</t>
+          <t>Aquamarine</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t>Bula Epic Beanie Ivory</t>
+          <t>(30 pairs)</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t>Headband Arcadia Black/White</t>
+          <t>Quartz</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>Yellow</t>
+          <t>gold KORE + SL</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>M. Boot Cedar 9 Brown</t>
+          <t>40</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>C</t>
+          <t>Neck Tube Double Rose</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>M. Boot Cedar 12 Brown</t>
+          <t>Sun Platinum</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>Tuning Supplies Mixing Cups</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>Navy</t>
+          <t>Touring Skin Pre- Trimmed 112 L</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>37</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t>Alpine Necktube Tempest Thermal VENTUS</t>
+          <t>Artist</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>Silver 14mm</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>Ski Beach</t>
+          <t>2.5</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>Sienna</t>
+          <t>120V</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t>Tan</t>
+          <t>NS</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t>Black/Red</t>
+          <t>100</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t>Purple</t>
+          <t>105</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>Touring Skins Tip Kit ESCAPIST Stainless Steel</t>
+          <t>110mm x 25mm (4.2x1)</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
-          <t>115</t>
+          <t>2 Pack</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>for cleaning files</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t>Black</t>
+          <t>soft/med</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>Supreme Spray - 200ml</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t>Prizm Rose Gold</t>
+          <t>3 Piece System</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>Nylon Stiff - adjustable strap &amp; storage bag</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t>W. Hiking Boot Renegade GTX MID  Taupe 5.5</t>
+          <t>Analog</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t>M. SS Shirt Banks  Pale Blue S</t>
+          <t>with SS glide plate</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
-          <t>W. Sandal  Palm Desert 9 Multi</t>
+          <t>with SS plate and Trigger Clamp</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t>W. Sandal  Palm Desert 10 Multi</t>
+          <t>100mm Cut 14</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
-          <t>W. Sandal  Vivian 9 Black</t>
+          <t>1 Deg</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>W. Sandal  Vivian 8 Tan</t>
+          <t>used with Diamond Guides</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t>W. Sandal  Vivian 9 Tan</t>
+          <t>100mm x 25mm (4x1)</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>Cold</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
-          <t>Romper Salt (Crochet) M</t>
+          <t>LD</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
-          <t>Romper Salt (Crochet) L</t>
+          <t>Warm</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
-          <t>Nordic Boot Redster C9 9 (US) Black/Red Carbon</t>
+          <t>35ml (1.25oz)</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t>Blue</t>
+          <t>with Stabilizer and SS plate</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t>Grey</t>
+          <t>Plexi Scraper - Sharp 5mm thick</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t>Orange</t>
+          <t>150mm Cut 16</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
-          <t>Armour Subpro Long Jacket S</t>
+          <t>with Kevlar</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
-          <t>M. Flip Flop Black/Rasta 8</t>
+          <t>LDR</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t>Live Shield Vest Amid Black/Grey L</t>
+          <t>Polar</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t>Bula Deer Beanie</t>
+          <t>Harlaut</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t>Bula Tall Beanie Violet</t>
+          <t>Snap Pea</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>116 Links</t>
+          <t>Black/Silver</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>Nordic 80ml</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>PS6 Blue 60g</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
-          <t>Bula Flake Beanie Pink</t>
+          <t>F4 Universal 100ml</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
-          <t>Bula Diego Beanie Red</t>
+          <t>16oz</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
-          <t>Rear</t>
+          <t>Rose Flash</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
-          <t>85</t>
+          <t>Dk Smoke</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
-          <t>Prizm Clear</t>
+          <t>HS7 Violet 60g</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
-          <t>Pink</t>
+          <t>Khaki</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
-          <t>Colours</t>
+          <t>125</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
-          <t>Spray</t>
+          <t>Retro</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
-          <t>Orange</t>
+          <t>White</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t>THE SCREAM - NEW</t>
+          <t>3X</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
-          <t>VW BUG GREEN (TIE DYE) - NEW</t>
+          <t>4X</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
-          <t>VW BUG ORANGE (SPARKLE) - NEW</t>
+          <t>Insole Narrow M7 W8.5</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
-          <t>VW VAN - NEW</t>
+          <t>45</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
-          <t>TEA CUP - NEW</t>
+          <t>MACH Moist (-5c &amp; warmer) Yellow</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
-          <t>NOSO STARRY NIGHT</t>
+          <t>pk</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
-          <t>NOSO GREAT WAVE BEIGE</t>
+          <t>O/S</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
-          <t>CLOUDSET BY ANDREW POLLARD</t>
+          <t>JR</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
-          <t>NOSO YELLOW MOON BY NATHALIE LETE 1</t>
+          <t>MACH Uni. (-5 to -9c) Red</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
-          <t>IN THE FIELD RAVEN</t>
+          <t>105</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
-          <t>70'S DAZZITS - NEW</t>
+          <t>Topaz</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
-          <t>80'S DAZZITS - NEW</t>
+          <t>Locally Made Beanie Smooth Roller Brown</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
-          <t>90'S DAZZITS - NEW</t>
+          <t>Gel</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
-          <t>00'S DAZZITS - NEW</t>
+          <t>Vest</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
-          <t>MINI SHAPES BY VKASEY JONES - NEW</t>
+          <t>Raw</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
-          <t>Tuning Supplies Screw Extractor 8mm</t>
+          <t>Material</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
-          <t>Red</t>
+          <t>Foam RED</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
-          <t>Green</t>
+          <t>1/8 Firm</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
-          <t>275ml X 2</t>
+          <t>EVA Sheets</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
-          <t>275ml + 300ml</t>
+          <t>measuring tape</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>Kit GX Eagle</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
-          <t>Turq</t>
+          <t>38</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
-          <t>Grey / Blue</t>
+          <t>Fluorescent Blue/Partly Sunny Silver</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
-          <t>SPF 30</t>
+          <t>XSS</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
-          <t>114 Links</t>
+          <t>100ml</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
-          <t>Charger</t>
+          <t>2x35g</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
-          <t>Socks/glove/mitt</t>
+          <t>125ml</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
-          <t>Grey</t>
+          <t>60 ml</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
-          <t>Fuse</t>
+          <t>202.0</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
-          <t>0.5</t>
+          <t xml:space="preserve">8                                                                                                   </t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
-          <t>DARK BIRCH</t>
+          <t>195.0</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
-          <t>DARK LEAF</t>
+          <t>188.0</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
-          <t>AMBER</t>
+          <t>181.0</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
-          <t>Rose</t>
+          <t>180.0</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
-          <t>.05</t>
+          <t>170.0</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
-          <t>32MM (1 PAIR) NEON</t>
+          <t>Everday</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
-          <t>Green</t>
+          <t>090</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
-          <t>Sock OTC Zero Cushion POW XL</t>
+          <t>209</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
-          <t>10000mAh Vests</t>
+          <t>5.5</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
-          <t>1300</t>
+          <t>6.5</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
-          <t>1300B</t>
+          <t>Purple</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
-          <t>1700B</t>
+          <t>30ml</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
-          <t>C-Pack Elements</t>
+          <t>Rudy Ultimate XPLR A2 45mm</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
-          <t>XS-S</t>
+          <t>Clear</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
-          <t>Bike Saddle Lift Red</t>
+          <t>(pr)</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
-          <t>Front Derailleur FD - M530</t>
+          <t>(ea)</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>110/220/12V</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
-          <t>XL-XXL</t>
+          <t>110V</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
-          <t>Boot Redster C7 9 (UK) Black/Red</t>
+          <t>Custom (pr)</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>(pr) (Battery Packs &amp; Recharger)</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>Sage</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
-          <t>Ice Blue</t>
+          <t>Putter</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
-          <t>175</t>
+          <t>Popsicle</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
-          <t>143</t>
+          <t>Brown</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>AMPP 400 &amp; ORB Rear</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
-          <t>127</t>
+          <t>CN-4601 116 Links</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
-          <t>185</t>
+          <t>VISOR</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
-          <t>M-L</t>
+          <t>Ea.</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
-          <t>Nordic Classic Boot Pro C1 8 (UK) Grey / Blue</t>
+          <t>Violet</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
-          <t>134</t>
+          <t>Rose Gold</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
-          <t>Yellow</t>
+          <t>Regular</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
-          <t>Pink</t>
+          <t>Reflective</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
-          <t>Olive</t>
+          <t>Landmark</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
-          <t>184</t>
+          <t>Universal</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr">
         <is>
-          <t>Nordic Pole Pro Carbon QRS 130</t>
+          <t>Black | ChromaPop Everyday Rose Gold Mirror</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr">
         <is>
-          <t>Nordic Pole Pro Carbon QRS 140</t>
+          <t>Galaxy || Prizm Road Black</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
-          <t>Nordic Pole Pro Carbon QRS 155</t>
+          <t>300psi</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
-          <t>Nordic Pole Pro Carbon QRS 160</t>
+          <t>Bike Air Accessories Threaded 20g CO2 Cartridges</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
-          <t>Black | ChromaPop Everyday Blue Mirror</t>
+          <t>Maverick</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
-          <t>new</t>
+          <t>1400</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
-          <t>White/Berry</t>
+          <t>OS</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr">
         <is>
-          <t>Guide</t>
+          <t>New</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
-          <t>Dial L&amp;R</t>
+          <t>Green Gold/Amber Gold</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr">
         <is>
-          <t>Cable 40cm</t>
+          <t>Bike Goggle Airbrake MTB Black Gunmetal || Clear</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr">
         <is>
-          <t>Green</t>
+          <t>Platinum</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
-          <t>88</t>
+          <t>Exo</t>
         </is>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr">
         <is>
-          <t>98</t>
+          <t>Sun Black</t>
         </is>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr">
         <is>
-          <t>Single</t>
+          <t>Everyday Green</t>
         </is>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr">
         <is>
-          <t>The Simple</t>
+          <t>Bike Accessory Honk, Honk Penguin</t>
         </is>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>Bike Accessory Honk, Honk Panda</t>
         </is>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr">
         <is>
-          <t>Free Tour</t>
+          <t>Bike Accessories Streamers Hopper</t>
         </is>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr">
         <is>
-          <t>adjustable</t>
+          <t>Bike Accessory Honk, Honk Dolphin</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
-          <t>188</t>
+          <t>Brake Part Centerline Rounded Disc ISO 6B rotor 200mm</t>
         </is>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr">
         <is>
-          <t>WOB</t>
+          <t>Disc Golf Midrange C-Line Dancing Bears</t>
         </is>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr">
         <is>
-          <t>180mm</t>
+          <t>Water Bottle 620ml Race Thermo</t>
         </is>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr">
         <is>
-          <t>Blk/Wht/Tree</t>
+          <t>Floral</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
-          <t>Obsidina</t>
+          <t>Dress Sylvan (Black) XS</t>
         </is>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr">
         <is>
-          <t>115</t>
+          <t>Bike Chain Connecting Pin 10 Speed 3pc Set</t>
         </is>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr">
         <is>
-          <t>Freeride</t>
+          <t>Ski Tuning Wax Iron 800w</t>
         </is>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr">
         <is>
-          <t>080</t>
+          <t>Whistle McSporties</t>
         </is>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr">
         <is>
-          <t>blue petrol + SL</t>
+          <t>Bike Part Crankset 11 / 12 Speed Descendant 7K Eagle 32T 175mm</t>
         </is>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr">
         <is>
-          <t>Aluminum</t>
+          <t>126 Links</t>
         </is>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr">
         <is>
-          <t>EVERBLACK - HAPPY BOOST ICE BLUE MIRROR + HB LL CORAL</t>
+          <t>Bike Rear Derailleur 12 Speed X01 Eagle B2 Red</t>
         </is>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
-          <t>CHRIS RASMAN - HAPPY BOOST ICE BLUE MIRROR + HB LL CORAL</t>
+          <t>Print</t>
         </is>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr">
         <is>
-          <t>EVERWHITE - HAPPY BOOST ICE BLUE MIRROR + HB LL CORAL</t>
+          <t>96</t>
         </is>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
-          <t>Red</t>
+          <t>40mm</t>
         </is>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>Bike Tube Armour 27.5 x 1.95-2.5</t>
         </is>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>Bike Goggle Airbrake MTB Black Gunmetal || Prizm MX Torch</t>
         </is>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr">
         <is>
-          <t>CREAMSICLE - HAPPY BRONZE PINK MIRROR + HAPPY LL PERSIMMON SILVER MIRROR</t>
+          <t>600psi</t>
         </is>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr">
         <is>
-          <t>ZAK HALE - HAPPY GRAY GREEN BLACK MIRROR + HAPPY LL PERSIMMON SILVER MIRROR</t>
+          <t>Presta Tube 48mm 27.5', 1.75-2.125</t>
         </is>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr">
         <is>
-          <t>EVERBLACK- HAPPY BOOST ICE BLUE MIRROR</t>
+          <t>1.1MM Stainless</t>
         </is>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
-          <t>TOM WALLISCH - HAPPY ML ROSE TROPICAL GREEN MIRROR</t>
+          <t>Bike Saddle Lift Purple</t>
         </is>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr">
         <is>
-          <t>Weiner Dog LL Persimmon</t>
+          <t>Bike Tire Sealant 2oz</t>
         </is>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr">
         <is>
-          <t>CHROME BLUE</t>
+          <t>Seal Kit F-S Grip2 36 &amp; 40</t>
         </is>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr">
         <is>
-          <t>Aquamarine</t>
+          <t>AVID DB-PADS MTL-STL CODE MY11</t>
         </is>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr">
         <is>
-          <t>(30 pairs)</t>
+          <t>New</t>
         </is>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr">
         <is>
-          <t>Quartz</t>
+          <t>Everyday Red</t>
         </is>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr">
         <is>
-          <t>gold KORE + SL</t>
+          <t>Shift Lever 12 speed  Eagle Trigger</t>
         </is>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>Shimano, RD-M6100, Rear Derailleur, Speed: 12, Cage: SGS, Black</t>
         </is>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr">
         <is>
-          <t>Neck Tube Double Rose</t>
+          <t>Bike Lock Numero 5510C Combination</t>
         </is>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr">
         <is>
-          <t>Sun Platinum</t>
+          <t>Red Mirror</t>
         </is>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr">
         <is>
-          <t>Tuning Supplies Mixing Cups</t>
+          <t>220mm</t>
         </is>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr">
         <is>
-          <t>Touring Skin Pre- Trimmed 112 L</t>
+          <t>Brake Parts Rotor HS2 6-Bolt 200mm ISO 6B</t>
         </is>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>2.1-2.6  48mm</t>
         </is>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr">
         <is>
-          <t>Artist</t>
+          <t>(tatra lady 3.5 uk)</t>
         </is>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr">
         <is>
-          <t>Silver 14mm</t>
+          <t>2.4</t>
         </is>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr">
         <is>
-          <t>2.5</t>
+          <t>27.5 x 2.35</t>
         </is>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr">
         <is>
-          <t>120V</t>
+          <t>Apparel Repair Patch Noso Small Black</t>
         </is>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr">
         <is>
-          <t>NS</t>
+          <t>Cable Housing SRAM/Shimano Stainless</t>
         </is>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>Bike Brake Hydraulic Lever Guide R Gen 2</t>
         </is>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
-          <t>105</t>
+          <t>M. Baselayer Seamless Flex Black XL</t>
         </is>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr">
         <is>
-          <t>110mm x 25mm (4.2x1)</t>
+          <t>Obsidiab</t>
         </is>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr">
         <is>
-          <t>2 Pack</t>
+          <t>Avalanche Transceiver Tracker 4</t>
         </is>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr">
         <is>
-          <t>for cleaning files</t>
+          <t>Avalanche Shovel D Handle SpeedTECH</t>
         </is>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr">
         <is>
-          <t>soft/med</t>
+          <t>new</t>
         </is>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr">
         <is>
-          <t>Supreme Spray - 200ml</t>
+          <t>2021</t>
         </is>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="inlineStr">
         <is>
-          <t>3 Piece System</t>
+          <t>3.5L</t>
         </is>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr">
         <is>
-          <t>Nylon Stiff - adjustable strap &amp; storage bag</t>
+          <t>Bike Chain Oil 60ml</t>
         </is>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="inlineStr">
         <is>
-          <t>Analog</t>
+          <t>XS 6.5</t>
         </is>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr">
         <is>
-          <t>with SS glide plate</t>
+          <t>Bike Chain Flattop 12 Speed Lightly Used</t>
         </is>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="inlineStr">
         <is>
-          <t>with SS plate and Trigger Clamp</t>
+          <t>EXO, WT</t>
         </is>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="inlineStr">
         <is>
-          <t>100mm Cut 14</t>
+          <t>Headband Arcadia Black / White</t>
         </is>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="inlineStr">
         <is>
-          <t>1 Deg</t>
+          <t>Fusion</t>
         </is>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr">
         <is>
-          <t>used with Diamond Guides</t>
+          <t>Boot Tuning Supplies Pad Material</t>
         </is>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr">
         <is>
-          <t>100mm x 25mm (4x1)</t>
+          <t>075</t>
         </is>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr">
         <is>
-          <t>Cold</t>
+          <t>065</t>
         </is>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="inlineStr">
         <is>
-          <t>LD</t>
+          <t>060</t>
         </is>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="inlineStr">
         <is>
-          <t>Warm</t>
+          <t>055</t>
         </is>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="inlineStr">
         <is>
-          <t>35ml (1.25oz)</t>
+          <t>16</t>
         </is>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="inlineStr">
         <is>
-          <t>with Stabilizer and SS plate</t>
+          <t>87</t>
         </is>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="inlineStr">
         <is>
-          <t>Plexi Scraper - Sharp 5mm thick</t>
+          <t>Bike Tubeless Armour 27.5 x 2.1-2.6</t>
         </is>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="inlineStr">
         <is>
-          <t>150mm Cut 16</t>
+          <t>Suspenders Stage White</t>
         </is>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr">
         <is>
-          <t>with Kevlar</t>
+          <t>SML</t>
         </is>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="inlineStr">
         <is>
-          <t>LDR</t>
+          <t>Alpine Neck Tube Mountains</t>
         </is>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="inlineStr">
         <is>
-          <t>Polar</t>
+          <t>Neck Tube Reversible Black</t>
         </is>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="inlineStr">
         <is>
-          <t>Harlaut</t>
+          <t>W. Jacket Fleece Bloom L</t>
         </is>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="inlineStr">
         <is>
-          <t>Snap Pea</t>
+          <t>Blue/Beige</t>
         </is>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="inlineStr">
         <is>
-          <t>Black/Silver</t>
+          <t>Lunar</t>
         </is>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="inlineStr">
         <is>
-          <t>Nordic 80ml</t>
+          <t>Junior Race Ski+Binding Hero 100</t>
         </is>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="inlineStr">
         <is>
-          <t>PS6 Blue 60g</t>
+          <t>94</t>
         </is>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="inlineStr">
         <is>
-          <t>F4 Universal 100ml</t>
+          <t>Hourly Pack 20L Ash/Red</t>
         </is>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="inlineStr">
         <is>
-          <t>16oz</t>
+          <t>Alpine Goggle Shield Green || LS Blue Chrome</t>
         </is>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="inlineStr">
         <is>
-          <t>Rose Flash</t>
+          <t>140ml Pouch</t>
         </is>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="inlineStr">
         <is>
-          <t>Dk Smoke</t>
+          <t>Disc Golf Set Hero Pirate Zombie</t>
         </is>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="inlineStr">
         <is>
-          <t>HS7 Violet 60g</t>
+          <t>Bike Tube Valve Adapter Presta</t>
         </is>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="inlineStr">
         <is>
-          <t>Khaki</t>
+          <t>Cutlery Spork BPA Free Grey</t>
         </is>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>Bike Air Accessories Threaded 16g CO2 Cartridges, 3-Pack</t>
         </is>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr">
         <is>
-          <t>Retro</t>
+          <t>Disc Brake Pads /fins D H Type Metal</t>
         </is>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr">
         <is>
-          <t>White</t>
+          <t>Sunglasses Holbrook XL  Black || Prizm Jade Iridium</t>
         </is>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="inlineStr">
         <is>
-          <t>3X</t>
+          <t>Romper Alex (Stripe) XL</t>
         </is>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="inlineStr">
         <is>
-          <t>4X</t>
+          <t>W. T- Shirt Alps Lavender M</t>
         </is>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="inlineStr">
         <is>
-          <t>Insole Narrow M7 W8.5</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="inlineStr">
         <is>
-          <t>45</t>
+          <t>3mm</t>
         </is>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="inlineStr">
         <is>
-          <t>MACH Moist (-5c &amp; warmer) Yellow</t>
+          <t>Avalanche Shovel D Handle AviTECH</t>
         </is>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="inlineStr">
         <is>
-          <t>pk</t>
+          <t>Disc Golf Midrange C-Line Dancing Bear</t>
         </is>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="inlineStr">
         <is>
-          <t>O/S</t>
+          <t>EXO</t>
         </is>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="inlineStr">
         <is>
-          <t>JR</t>
+          <t>M.Renegade GTX Mid Espresso 9</t>
         </is>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr">
         <is>
-          <t>MACH Uni. (-5 to -9c) Red</t>
+          <t>Junior Ski + Binding Joy Easy 127</t>
         </is>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="inlineStr">
         <is>
-          <t>105</t>
+          <t>Bike Pedal Dagga Red</t>
         </is>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="inlineStr">
         <is>
-          <t>Topaz</t>
+          <t>W. Baselayer 1/4 Zip  Rebels White L</t>
         </is>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="inlineStr">
         <is>
-          <t>Locally Made Beanie Smooth Roller Brown</t>
+          <t>(DRL lever)</t>
         </is>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="inlineStr">
         <is>
-          <t>Gel</t>
+          <t>Obsidian</t>
         </is>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="inlineStr">
         <is>
-          <t>Vest</t>
+          <t>Sunglasses HSTN Dark Amber || Prizm Tungsten Iridium</t>
         </is>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="inlineStr">
         <is>
-          <t>Raw</t>
+          <t>W. Hood Jacket Free Alpha Direct Pink L</t>
         </is>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="inlineStr">
         <is>
-          <t>Material</t>
+          <t>Alpine Goggle Revent L FDL Stereo White</t>
         </is>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="inlineStr">
         <is>
-          <t>Foam RED</t>
+          <t>Alpine Goggle Savor Stereo Teal Blue || Silver</t>
         </is>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="inlineStr">
         <is>
-          <t>1/8 Firm</t>
+          <t>Junior Alpine Goggle Agent Lime</t>
         </is>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr">
         <is>
-          <t>EVA Sheets</t>
+          <t>Shovel Dozer 3D Grey</t>
         </is>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr">
         <is>
-          <t>measuring tape</t>
+          <t>Alpine Goggle Shield Mint || Neon Pink</t>
         </is>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr">
         <is>
-          <t>Kit GX Eagle</t>
+          <t>39</t>
         </is>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>140mm</t>
         </is>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="inlineStr">
         <is>
-          <t>Fluorescent Blue/Partly Sunny Silver</t>
+          <t>Bike Pedal Contact Black</t>
         </is>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="inlineStr">
         <is>
-          <t>XSS</t>
+          <t>Swix LF6,5 60g</t>
         </is>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="inlineStr">
         <is>
-          <t>100ml</t>
+          <t>Junior Alpine Goggle Agent Yellow || Enhancer</t>
         </is>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="inlineStr">
         <is>
-          <t>2x35g</t>
+          <t>Ignitor</t>
         </is>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="inlineStr">
         <is>
-          <t>125ml</t>
+          <t>57-304-310</t>
         </is>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="inlineStr">
         <is>
-          <t>60 ml</t>
+          <t>Race Tuning Performace Wax Red (Mid)</t>
         </is>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="inlineStr">
         <is>
-          <t>209</t>
+          <t>Ski Tuning Sidewall Planer Ergo Razor</t>
         </is>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="inlineStr">
         <is>
-          <t>5.5</t>
+          <t>Beanie Staple Sienna</t>
         </is>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="inlineStr">
         <is>
-          <t>6.5</t>
+          <t>Beanie Staple Grey</t>
         </is>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="inlineStr">
         <is>
-          <t>Purple</t>
+          <t>Storm Rose</t>
         </is>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="inlineStr">
         <is>
-          <t>30ml</t>
+          <t>80</t>
         </is>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr">
         <is>
-          <t>Rudy Ultimate XPLR A2 45mm</t>
+          <t>Bike Bottle Cage Pulse Black</t>
         </is>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr">
         <is>
-          <t>Clear</t>
+          <t>160</t>
         </is>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="inlineStr">
         <is>
-          <t>(pr)</t>
+          <t>Ski Tuning File Brush</t>
         </is>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="inlineStr">
         <is>
-          <t>(ea)</t>
+          <t>Tuning Kit World Domination</t>
         </is>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="inlineStr">
         <is>
-          <t>110/220/12V</t>
+          <t>50</t>
         </is>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="inlineStr">
         <is>
-          <t>110V</t>
+          <t>Junior Beanie Slope Wood</t>
         </is>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="inlineStr">
         <is>
-          <t>Custom (pr)</t>
+          <t>Junior Beanie The Two Tone Asphalt</t>
         </is>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="inlineStr">
         <is>
-          <t>(pr) (Battery Packs &amp; Recharger)</t>
+          <t>Winter Boot Moscou 3.0 Red 39</t>
         </is>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="inlineStr">
         <is>
-          <t>Sage</t>
+          <t>W. Boxer 120 Comp Light black raven M</t>
         </is>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="inlineStr">
         <is>
-          <t>Putter</t>
+          <t>W. Sandal  Mia 6 Black</t>
         </is>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr">
         <is>
-          <t>Popsicle</t>
+          <t>40</t>
         </is>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr">
         <is>
-          <t>Brown</t>
+          <t>Alpine Goggle Revent L Stereo Purple</t>
         </is>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="inlineStr">
         <is>
-          <t>AMPP 400 &amp; ORB Rear</t>
+          <t>Winter Boot Kimmi 2.0 Black 37</t>
         </is>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="inlineStr">
         <is>
-          <t>CN-4601 116 Links</t>
+          <t>W. Hood Jacket Radical Blue M</t>
         </is>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="inlineStr">
         <is>
-          <t>VISOR</t>
+          <t>Alpine Goggle Savor Stereo Red || Yellow</t>
         </is>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="inlineStr">
         <is>
-          <t>Ea.</t>
+          <t>Boost Black</t>
         </is>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="inlineStr">
         <is>
-          <t>Violet</t>
+          <t>Burgundy</t>
         </is>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="inlineStr">
         <is>
-          <t>Rose Gold</t>
+          <t>Base Cleaner</t>
         </is>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="inlineStr">
         <is>
-          <t>Regular</t>
+          <t>Alpine Boot Bag  30L</t>
         </is>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="inlineStr">
         <is>
-          <t>Reflective</t>
+          <t>Beanie Staple Lume</t>
         </is>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="inlineStr">
         <is>
-          <t>Landmark</t>
+          <t>Monday</t>
         </is>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr">
         <is>
-          <t>Universal</t>
+          <t>Iris</t>
         </is>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr">
         <is>
-          <t>Black | ChromaPop Everyday Rose Gold Mirror</t>
+          <t>Ski Wax All Temp Reeses</t>
         </is>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr">
         <is>
-          <t>Galaxy || Prizm Road Black</t>
+          <t>BENCH23</t>
         </is>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="inlineStr">
         <is>
-          <t>300psi</t>
+          <t>M. Snowboard Binding Standard 2Strap Kaon XL Black</t>
         </is>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="inlineStr">
         <is>
-          <t>Bike Air Accessories Threaded 20g CO2 Cartridges</t>
+          <t>7  1/4</t>
         </is>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="inlineStr">
         <is>
-          <t>Maverick</t>
+          <t>Ski Tuning Wax Drip Candles  3pcs Clear</t>
         </is>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="inlineStr">
         <is>
-          <t>1400</t>
+          <t>W. Snowboard Binding Standard 2Strap Muon L Black</t>
         </is>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="inlineStr">
         <is>
-          <t>OS</t>
+          <t>Disc Golf Set Bag Included</t>
         </is>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>60</t>
         </is>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="inlineStr">
         <is>
-          <t>Green Gold/Amber Gold</t>
+          <t>Wax Buffing Pad</t>
         </is>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="inlineStr">
         <is>
-          <t>Bike Goggle Airbrake MTB Black Gunmetal || Clear</t>
+          <t>W. Midlayer Nisswa Down Black M</t>
         </is>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="inlineStr">
         <is>
-          <t>Platinum</t>
+          <t>31.8 25mm Rise Green</t>
         </is>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="inlineStr">
         <is>
-          <t>Exo</t>
+          <t>095</t>
         </is>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="inlineStr">
         <is>
-          <t>Sun Black</t>
+          <t>085</t>
         </is>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="inlineStr">
         <is>
-          <t>Everyday Green</t>
+          <t>280</t>
         </is>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="inlineStr">
         <is>
-          <t>Bike Accessory Honk, Honk Penguin</t>
+          <t>245</t>
         </is>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="inlineStr">
         <is>
-          <t>Bike Accessory Honk, Honk Panda</t>
+          <t>250</t>
         </is>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="inlineStr">
         <is>
-          <t>Bike Accessories Streamers Hopper</t>
+          <t>18</t>
         </is>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="inlineStr">
         <is>
-          <t>Bike Accessory Honk, Honk Dolphin</t>
+          <t>19</t>
         </is>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="inlineStr">
         <is>
-          <t>Brake Part Centerline Rounded Disc ISO 6B rotor 200mm</t>
+          <t>Goggle Redster HD Grey</t>
         </is>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="inlineStr">
         <is>
-          <t>Disc Golf Midrange C-Line Dancing Bears</t>
+          <t>Neck Tube Celest Pink</t>
         </is>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="inlineStr">
         <is>
-          <t>Water Bottle 620ml Race Thermo</t>
+          <t>Cream</t>
         </is>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="inlineStr">
         <is>
-          <t>Floral</t>
+          <t>Ski Wax All Temp Beer</t>
         </is>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="inlineStr">
         <is>
-          <t>Dress Sylvan (Black) XS</t>
+          <t>LokSak Bag x4</t>
         </is>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="inlineStr">
         <is>
-          <t>Bike Chain Connecting Pin 10 Speed 3pc Set</t>
+          <t>Trek Pole Pivot Basket</t>
         </is>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="inlineStr">
         <is>
-          <t>Ski Tuning Wax Iron 800w</t>
+          <t>W. Vest Insuloft Green L</t>
         </is>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="inlineStr">
         <is>
-          <t>Whistle McSporties</t>
+          <t>Ski Bag Double</t>
         </is>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="inlineStr">
         <is>
-          <t>Bike Part Crankset 11 / 12 Speed Descendant 7K Eagle 32T 175mm</t>
+          <t>(fox coil 700 x 2.55)</t>
         </is>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="inlineStr">
         <is>
-          <t>126 Links</t>
+          <t>Alpine Headband Neofleece Black</t>
         </is>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="inlineStr">
         <is>
-          <t>Bike Rear Derailleur 12 Speed X01 Eagle B2 Red</t>
+          <t>Locally Made Neck Warmer Grey Moss</t>
         </is>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="inlineStr">
         <is>
-          <t>Print</t>
+          <t>Bike Rear Derailleur 12 Speed GX1 Eagle AXS Grey</t>
         </is>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="inlineStr">
         <is>
-          <t>96</t>
+          <t>Bike Goggle Ora Clarity Uranium Black</t>
         </is>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="inlineStr">
         <is>
-          <t>40mm</t>
+          <t>Bike Chain Connecting Pin 7 / 8 Speed 3pc Set</t>
         </is>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="inlineStr">
         <is>
-          <t>Bike Tube Armour 27.5 x 1.95-2.5</t>
+          <t>Ski Tuning Repair Pistol</t>
         </is>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="inlineStr">
         <is>
-          <t>Bike Goggle Airbrake MTB Black Gunmetal || Prizm MX Torch</t>
+          <t>Snowboard Stopper</t>
         </is>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="inlineStr">
         <is>
-          <t>600psi</t>
+          <t>Alpine Goggle Contex Pro 5K M Gold</t>
         </is>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="inlineStr">
         <is>
-          <t>Presta Tube 48mm 27.5', 1.75-2.125</t>
+          <t>170</t>
         </is>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="inlineStr">
         <is>
-          <t>1.1MM Stainless</t>
+          <t>Assorted Colors</t>
         </is>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="inlineStr">
         <is>
-          <t>Bike Saddle Lift Purple</t>
+          <t>Bike Disc Brake Pre-Assembled Code RSC Rear</t>
         </is>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="inlineStr">
         <is>
-          <t>Bike Tire Sealant 2oz</t>
+          <t>90</t>
         </is>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="inlineStr">
         <is>
-          <t>Seal Kit F-S Grip2 36 &amp; 40</t>
+          <t>W. Sandal  Mia 10 Black</t>
         </is>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="inlineStr">
         <is>
-          <t>AVID DB-PADS MTL-STL CODE MY11</t>
+          <t>Emerald</t>
         </is>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>KR 2 CHAKRA-23.5</t>
         </is>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="inlineStr">
         <is>
-          <t>Everyday Red</t>
+          <t>Neck Tube Engage Hell</t>
         </is>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="inlineStr">
         <is>
-          <t>Shift Lever 12 speed  Eagle Trigger</t>
+          <t>Bike Bottle cage Loaded Storage</t>
         </is>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="inlineStr">
         <is>
-          <t>Shimano, RD-M6100, Rear Derailleur, Speed: 12, Cage: SGS, Black</t>
+          <t>Ski/Snowboard Lock Retractable Bomb</t>
         </is>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="inlineStr">
         <is>
-          <t>Bike Lock Numero 5510C Combination</t>
+          <t>70</t>
         </is>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="inlineStr">
         <is>
-          <t>Red Mirror</t>
+          <t>46</t>
         </is>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="inlineStr">
         <is>
-          <t>220mm</t>
+          <t>Bronze</t>
         </is>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="inlineStr">
         <is>
-          <t>Brake Parts Rotor HS2 6-Bolt 200mm ISO 6B</t>
+          <t>Junior Alpine Goggle Agent White || Enhancer</t>
         </is>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="inlineStr">
         <is>
-          <t>2.1-2.6  48mm</t>
+          <t>70</t>
         </is>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="inlineStr">
         <is>
-          <t>(tatra lady 3.5 uk)</t>
+          <t>Headband Alps  Blue</t>
         </is>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="inlineStr">
         <is>
-          <t>2.4</t>
+          <t>Bula Jr. Beanie</t>
         </is>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="inlineStr">
         <is>
-          <t>27.5 x 2.35</t>
+          <t>Neck Tube Scooby  Floral</t>
         </is>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="inlineStr">
         <is>
-          <t>Apparel Repair Patch Noso Small Black</t>
+          <t>Silverion</t>
         </is>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="inlineStr">
         <is>
-          <t>Cable Housing SRAM/Shimano Stainless</t>
+          <t>Winter Boot Taya High Black 38</t>
         </is>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="inlineStr">
         <is>
-          <t>Bike Brake Hydraulic Lever Guide R Gen 2</t>
+          <t>142</t>
         </is>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="inlineStr">
         <is>
-          <t>M. Baselayer Seamless Flex Black XL</t>
+          <t>73</t>
         </is>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="inlineStr">
         <is>
-          <t>Obsidiab</t>
+          <t>Ski+Binding Revolt 121 184</t>
         </is>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="inlineStr">
         <is>
-          <t>Avalanche Transceiver Tracker 4</t>
+          <t>Race Armour Elbow Tele</t>
         </is>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="inlineStr">
         <is>
-          <t>Avalanche Shovel D Handle SpeedTECH</t>
+          <t>W. Mitt Merino Freeride Black M</t>
         </is>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="inlineStr">
         <is>
-          <t>new</t>
+          <t>164</t>
         </is>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>Insole Kneed 2Ski M6 / W8</t>
         </is>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="inlineStr">
         <is>
-          <t>3.5L</t>
+          <t>W. Snowboard Binding Standard 2Strap Kaon L Grey</t>
         </is>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="inlineStr">
         <is>
-          <t>Bike Chain Oil 60ml</t>
+          <t>6 (UK)</t>
         </is>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="inlineStr">
         <is>
-          <t>XS 6.5</t>
+          <t>Nordic Accessory Ski Sleeve</t>
         </is>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="inlineStr">
         <is>
-          <t>Bike Chain Flattop 12 Speed Lightly Used</t>
+          <t>Pole Basket Powder</t>
         </is>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="inlineStr">
         <is>
-          <t>EXO, WT</t>
+          <t>Winter Boot Kimmi 2.0 Black 38</t>
         </is>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="inlineStr">
         <is>
-          <t>Headband Arcadia Black / White</t>
+          <t>Insole Narrow M8 W9.5</t>
         </is>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="inlineStr">
         <is>
-          <t>Fusion</t>
+          <t>Midnight</t>
         </is>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="inlineStr">
         <is>
-          <t>Boot Tuning Supplies Pad Material</t>
+          <t>(swix ski wax)</t>
         </is>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>9/16</t>
         </is>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="inlineStr">
         <is>
-          <t>87</t>
+          <t>W. Sweater Joanna White L</t>
         </is>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="inlineStr">
         <is>
-          <t>Bike Tubeless Armour 27.5 x 2.1-2.6</t>
+          <t>Savor Big HD Yellow</t>
         </is>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="inlineStr">
         <is>
-          <t>Suspenders Stage White</t>
+          <t>XC Ski Strap Foam</t>
         </is>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="inlineStr">
         <is>
-          <t>SML</t>
+          <t>PowerBank Slim</t>
         </is>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="inlineStr">
         <is>
-          <t>Alpine Neck Tube Mountains</t>
+          <t>Boot Laces 81</t>
         </is>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="inlineStr">
         <is>
-          <t>Neck Tube Reversible Black</t>
+          <t>Dryer Tech - Boot, Glove, Helmet</t>
         </is>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="inlineStr">
         <is>
-          <t>W. Jacket Fleece Bloom L</t>
+          <t>W. Bib Pant Pascore Beige S</t>
         </is>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="inlineStr">
         <is>
-          <t>Blue/Beige</t>
+          <t>Screwdriver Pozidriv #3</t>
         </is>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="inlineStr">
         <is>
-          <t>Lunar</t>
+          <t>124</t>
         </is>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="inlineStr">
         <is>
-          <t>Junior Race Ski+Binding Hero 100</t>
+          <t>Backpack Column VPD 8L Black</t>
         </is>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="inlineStr">
         <is>
-          <t>94</t>
+          <t>200ml</t>
         </is>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="inlineStr">
         <is>
-          <t>Hourly Pack 20L Ash/Red</t>
+          <t>Base Bevel Guide 0.7</t>
         </is>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="inlineStr">
         <is>
-          <t>Alpine Goggle Shield Green || LS Blue Chrome</t>
+          <t>15.5</t>
         </is>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="inlineStr">
         <is>
-          <t>140ml Pouch</t>
+          <t>Tuning Supplies Wax Bar Blue (Cold)</t>
         </is>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="inlineStr">
         <is>
-          <t>Disc Golf Set Hero Pirate Zombie</t>
+          <t>Bixbite</t>
         </is>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="inlineStr">
         <is>
-          <t>Bike Tube Valve Adapter Presta</t>
+          <t>Bluetooth Battery Pack +Charger  XLP 2P 4400mAh</t>
         </is>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="inlineStr">
         <is>
-          <t>Cutlery Spork BPA Free Grey</t>
+          <t>Race Tuning File Guide 87°</t>
         </is>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="inlineStr">
         <is>
-          <t>Bike Air Accessories Threaded 16g CO2 Cartridges, 3-Pack</t>
+          <t>131</t>
         </is>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="inlineStr">
         <is>
-          <t>Disc Brake Pads /fins D H Type Metal</t>
+          <t>Race Pole Basket  50mm</t>
         </is>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="inlineStr">
         <is>
-          <t>Sunglasses Holbrook XL  Black || Prizm Jade Iridium</t>
+          <t>Boot Lifter Redster AR 3mm 21-24</t>
         </is>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="inlineStr">
         <is>
-          <t>Romper Alex (Stripe) XL</t>
+          <t>Seasonal</t>
         </is>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="inlineStr">
         <is>
-          <t>W. T- Shirt Alps Lavender M</t>
+          <t>123mm</t>
         </is>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>0-1</t>
         </is>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="inlineStr">
         <is>
-          <t>3mm</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="inlineStr">
         <is>
-          <t>Avalanche Shovel D Handle AviTECH</t>
+          <t>Four Pro HD Pistach</t>
         </is>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="inlineStr">
         <is>
-          <t>Disc Golf Midrange C-Line Dancing Bear</t>
+          <t>M. Glove Mission LT Green M</t>
         </is>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="inlineStr">
         <is>
-          <t>EXO</t>
+          <t>Apparel Repair Patch Rectangle Tan</t>
         </is>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="inlineStr">
         <is>
-          <t>M.Renegade GTX Mid Espresso 9</t>
+          <t>Replacement Pole Basket Big 95mm</t>
         </is>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="inlineStr">
         <is>
-          <t>Junior Ski + Binding Joy Easy 127</t>
+          <t>Royal</t>
         </is>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="inlineStr">
         <is>
-          <t>Bike Pedal Dagga Red</t>
+          <t>Replacement Pole Basket Conical 95mm</t>
         </is>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="inlineStr">
         <is>
-          <t>W. Baselayer 1/4 Zip  Rebels White L</t>
+          <t>Armour Subpro Long Jacket XS</t>
         </is>
       </c>
     </row>
     <row r="712">
       <c r="A712" t="inlineStr">
         <is>
-          <t>(DRL lever)</t>
+          <t>POLE</t>
         </is>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="inlineStr">
         <is>
-          <t>Obsidian</t>
+          <t>Battery 2Pack</t>
         </is>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="inlineStr">
         <is>
-          <t>Sunglasses HSTN Dark Amber || Prizm Tungsten Iridium</t>
+          <t>75</t>
         </is>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="inlineStr">
         <is>
-          <t>W. Hood Jacket Free Alpha Direct Pink L</t>
+          <t>Apparel Repair Patch Bon Appetite Pink Donut</t>
         </is>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="inlineStr">
         <is>
-          <t>Alpine Goggle Revent L FDL Stereo White</t>
+          <t>265</t>
         </is>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="inlineStr">
         <is>
-          <t>Alpine Goggle Savor Stereo Teal Blue || Silver</t>
+          <t>255</t>
         </is>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="inlineStr">
         <is>
-          <t>Junior Alpine Goggle Agent Lime</t>
+          <t>260</t>
         </is>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="inlineStr">
         <is>
-          <t>Shovel Dozer 3D Grey</t>
+          <t>240</t>
         </is>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="inlineStr">
         <is>
-          <t>Alpine Goggle Shield Mint || Neon Pink</t>
+          <t>15</t>
         </is>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>M8/F10</t>
         </is>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="inlineStr">
         <is>
-          <t>140mm</t>
+          <t>Junior Race Ski+Binding Hero 140</t>
         </is>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="inlineStr">
         <is>
-          <t>Bike Pedal Contact Black</t>
+          <t>Ski Tuning Replacement Diamond Disc 200</t>
         </is>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="inlineStr">
         <is>
-          <t>Swix LF6,5 60g</t>
+          <t>Carbon</t>
         </is>
       </c>
     </row>
     <row r="725">
       <c r="A725" t="inlineStr">
         <is>
-          <t>Junior Alpine Goggle Agent Yellow || Enhancer</t>
+          <t>Wintersteiger Alu File Guide</t>
         </is>
       </c>
     </row>
     <row r="726">
       <c r="A726" t="inlineStr">
         <is>
-          <t>Ignitor</t>
+          <t>O/S</t>
         </is>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="inlineStr">
         <is>
-          <t>57-304-310</t>
+          <t>Nordic Ski Classic Pro C2 + SH 209</t>
         </is>
       </c>
     </row>
     <row r="728">
       <c r="A728" t="inlineStr">
         <is>
-          <t>Race Tuning Performace Wax Red (Mid)</t>
+          <t>Winter Boot Valentina Black 41</t>
         </is>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="inlineStr">
         <is>
-          <t>Ski Tuning Sidewall Planer Ergo Razor</t>
+          <t>Toko Side Edge Tool</t>
         </is>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="inlineStr">
         <is>
-          <t>Beanie Staple Sienna</t>
+          <t>25M X 20CM</t>
         </is>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="inlineStr">
         <is>
-          <t>Beanie Staple Grey</t>
+          <t>Replacement Pole Basket Big 75mm</t>
         </is>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="inlineStr">
         <is>
-          <t>Storm Rose</t>
+          <t>Race Tuning File Guide 88°</t>
         </is>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>Apparel Repair Patch Pattern Tie Dye Sky</t>
         </is>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="inlineStr">
         <is>
-          <t>Bike Bottle Cage Pulse Black</t>
+          <t>M. Glove Leather Spark Black M</t>
         </is>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="inlineStr">
         <is>
-          <t>160</t>
+          <t>W. Bib Pant Vertic 3L Blue L</t>
         </is>
       </c>
     </row>
     <row r="736">
       <c r="A736" t="inlineStr">
         <is>
-          <t>Ski Tuning File Brush</t>
+          <t>W. Bib Pant Pascore Purple L</t>
         </is>
       </c>
     </row>
     <row r="737">
       <c r="A737" t="inlineStr">
         <is>
-          <t>Tuning Kit World Domination</t>
+          <t>FW22</t>
         </is>
       </c>
     </row>
     <row r="738">
       <c r="A738" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>Alpine Pole Strap Trigger Frame</t>
         </is>
       </c>
     </row>
     <row r="739">
       <c r="A739" t="inlineStr">
         <is>
-          <t>Junior Beanie Slope Wood</t>
+          <t>187</t>
         </is>
       </c>
     </row>
     <row r="740">
       <c r="A740" t="inlineStr">
         <is>
-          <t>Junior Beanie The Two Tone Asphalt</t>
+          <t>S/e/m Series</t>
         </is>
       </c>
     </row>
     <row r="741">
       <c r="A741" t="inlineStr">
         <is>
-          <t>Winter Boot Moscou 3.0 Red 39</t>
+          <t>Neck Tube Double Lion</t>
         </is>
       </c>
     </row>
     <row r="742">
       <c r="A742" t="inlineStr">
         <is>
-          <t>W. Boxer 120 Comp Light black raven M</t>
+          <t>Junior Alpine Goggle Agent Black || Enhancer</t>
         </is>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="inlineStr">
         <is>
-          <t>W. Sandal  Mia 6 Black</t>
+          <t>Pocket Tool Folding Stubby</t>
         </is>
       </c>
     </row>
     <row r="744">
       <c r="A744" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>1/8</t>
         </is>
       </c>
     </row>
     <row r="745">
       <c r="A745" t="inlineStr">
         <is>
-          <t>Alpine Goggle Revent L Stereo Purple</t>
+          <t>135</t>
         </is>
       </c>
     </row>
     <row r="746">
       <c r="A746" t="inlineStr">
         <is>
-          <t>Winter Boot Kimmi 2.0 Black 37</t>
+          <t>Bike Wheel Alex Z1000 27.5 /584 Rear DC22</t>
         </is>
       </c>
     </row>
     <row r="747">
       <c r="A747" t="inlineStr">
         <is>
-          <t>W. Hood Jacket Radical Blue M</t>
+          <t>6-6X</t>
         </is>
       </c>
     </row>
     <row r="748">
       <c r="A748" t="inlineStr">
         <is>
-          <t>Alpine Goggle Savor Stereo Red || Yellow</t>
+          <t>Sunglasses Evzero Blades Steel || Prizm Sapphire Iridium</t>
         </is>
       </c>
     </row>
     <row r="749">
       <c r="A749" t="inlineStr">
         <is>
-          <t>Boost Black</t>
+          <t>Nordic Ski Redster C5 202</t>
         </is>
       </c>
     </row>
     <row r="750">
       <c r="A750" t="inlineStr">
         <is>
-          <t>Burgundy</t>
+          <t>W. Snowboard Binding Standard 2Strap Muon S Black</t>
         </is>
       </c>
     </row>
     <row r="751">
       <c r="A751" t="inlineStr">
         <is>
-          <t>Base Cleaner</t>
+          <t>Race Tuning File Guide 89°</t>
         </is>
       </c>
     </row>
     <row r="752">
       <c r="A752" t="inlineStr">
         <is>
-          <t>Alpine Boot Bag  30L</t>
+          <t>Boot Lifter Redster AR 5mm 25-29</t>
         </is>
       </c>
     </row>
     <row r="753">
       <c r="A753" t="inlineStr">
         <is>
-          <t>Beanie Staple Lume</t>
+          <t>(file clamp for guide)</t>
         </is>
       </c>
     </row>
     <row r="754">
       <c r="A754" t="inlineStr">
         <is>
-          <t>Monday</t>
+          <t>Race Tuning File Guide PRO SHARP RACE 85° - 90°</t>
         </is>
       </c>
     </row>
     <row r="755">
       <c r="A755" t="inlineStr">
         <is>
-          <t>Iris</t>
+          <t>Alpine Headband Reversible</t>
         </is>
       </c>
     </row>
     <row r="756">
       <c r="A756" t="inlineStr">
         <is>
-          <t>Ski Wax All Temp Reeses</t>
+          <t>McSporties Double Ballerclava Black</t>
         </is>
       </c>
     </row>
     <row r="757">
       <c r="A757" t="inlineStr">
         <is>
-          <t>BENCH23</t>
+          <t>Firebird Strap Medium</t>
         </is>
       </c>
     </row>
     <row r="758">
       <c r="A758" t="inlineStr">
         <is>
-          <t>M. Snowboard Binding Standard 2Strap Kaon XL Black</t>
+          <t>Apparel Repair Patch Impressionism  Irises</t>
         </is>
       </c>
     </row>
     <row r="759">
       <c r="A759" t="inlineStr">
         <is>
-          <t>7  1/4</t>
+          <t>Ski Tunning Base Repair Clear Ptex</t>
         </is>
       </c>
     </row>
     <row r="760">
       <c r="A760" t="inlineStr">
         <is>
-          <t>Ski Tuning Wax Drip Candles  3pcs Clear</t>
+          <t>Insole Shim 8/9 1/8</t>
         </is>
       </c>
     </row>
     <row r="761">
       <c r="A761" t="inlineStr">
         <is>
-          <t>W. Snowboard Binding Standard 2Strap Muon L Black</t>
+          <t>Sunglasses Sutro Lite Matte Carbon || Prizm 24K Iridium</t>
         </is>
       </c>
     </row>
     <row r="762">
       <c r="A762" t="inlineStr">
         <is>
-          <t>Disc Golf Set Bag Included</t>
+          <t>Tempest Thermal Ballerclava Serape</t>
         </is>
       </c>
     </row>
     <row r="763">
       <c r="A763" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>Misc</t>
         </is>
       </c>
     </row>
     <row r="764">
       <c r="A764" t="inlineStr">
         <is>
-          <t>Wax Buffing Pad</t>
+          <t>Nylon</t>
         </is>
       </c>
     </row>
     <row r="765">
       <c r="A765" t="inlineStr">
         <is>
-          <t>W. Midlayer Nisswa Down Black M</t>
+          <t>Boot Helmet Bag Pink</t>
         </is>
       </c>
     </row>
     <row r="766">
       <c r="A766" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>(dynastar sp 263)</t>
         </is>
       </c>
     </row>
     <row r="767">
       <c r="A767" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>Apparel Repair Patch Rectangle Green</t>
         </is>
       </c>
     </row>
     <row r="768">
       <c r="A768" t="inlineStr">
         <is>
-          <t>Goggle Redster HD Grey</t>
+          <t>Slides Jungle Cat 10</t>
         </is>
       </c>
     </row>
     <row r="769">
       <c r="A769" t="inlineStr">
         <is>
-          <t>Neck Tube Celest Pink</t>
+          <t>Apparel Repair Patch Canada</t>
         </is>
       </c>
     </row>
     <row r="770">
       <c r="A770" t="inlineStr">
         <is>
-          <t>Cream</t>
+          <t>M. Bib Pant Leeds Black XXL</t>
         </is>
       </c>
     </row>
     <row r="771">
       <c r="A771" t="inlineStr">
         <is>
-          <t>Ski Wax All Temp Beer</t>
+          <t>Team</t>
         </is>
       </c>
     </row>
     <row r="772">
       <c r="A772" t="inlineStr">
         <is>
-          <t>LokSak Bag x4</t>
+          <t>Snowboard Stella 143</t>
         </is>
       </c>
     </row>
     <row r="773">
       <c r="A773" t="inlineStr">
         <is>
-          <t>Trek Pole Pivot Basket</t>
+          <t>Apparel Repair Patch DIY Kit Teal</t>
         </is>
       </c>
     </row>
     <row r="774">
       <c r="A774" t="inlineStr">
         <is>
-          <t>W. Vest Insuloft Green L</t>
+          <t>Apparel Repair Patch DIY Kit Red</t>
         </is>
       </c>
     </row>
     <row r="775">
       <c r="A775" t="inlineStr">
         <is>
-          <t>Ski Bag Double</t>
+          <t>Junior Trapper Red</t>
         </is>
       </c>
     </row>
     <row r="776">
       <c r="A776" t="inlineStr">
         <is>
-          <t>(fox coil 700 x 2.55)</t>
+          <t>Tuning Kit Hot Wax</t>
         </is>
       </c>
     </row>
     <row r="777">
       <c r="A777" t="inlineStr">
         <is>
-          <t>Alpine Headband Neofleece Black</t>
+          <t>Ski Bag Stibbs Roller 4 Pair</t>
         </is>
       </c>
     </row>
     <row r="778">
       <c r="A778" t="inlineStr">
         <is>
-          <t>Locally Made Neck Warmer Grey Moss</t>
+          <t>Sunglasses HSTN Matte Black || Prizm Black Iridium</t>
         </is>
       </c>
     </row>
     <row r="779">
       <c r="A779" t="inlineStr">
         <is>
-          <t>Bike Rear Derailleur 12 Speed GX1 Eagle AXS Grey</t>
+          <t>135</t>
         </is>
       </c>
     </row>
     <row r="780">
       <c r="A780" t="inlineStr">
         <is>
-          <t>Bike Goggle Ora Clarity Uranium Black</t>
+          <t>Alpine Goggle LCG Evo LS Black</t>
         </is>
       </c>
     </row>
     <row r="781">
       <c r="A781" t="inlineStr">
         <is>
-          <t>Bike Chain Connecting Pin 7 / 8 Speed 3pc Set</t>
+          <t>Nordic Ski Redster S9 CB 191</t>
         </is>
       </c>
     </row>
     <row r="782">
       <c r="A782" t="inlineStr">
         <is>
-          <t>Ski Tuning Repair Pistol</t>
+          <t>Tuning Kit Supremely</t>
         </is>
       </c>
     </row>
     <row r="783">
       <c r="A783" t="inlineStr">
         <is>
-          <t>Snowboard Stopper</t>
+          <t>Waterproof Speaker Turtle Shell Black</t>
         </is>
       </c>
     </row>
     <row r="784">
       <c r="A784" t="inlineStr">
         <is>
-          <t>Alpine Goggle Contex Pro 5K M Gold</t>
+          <t>SM</t>
         </is>
       </c>
     </row>
     <row r="785">
       <c r="A785" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>070</t>
         </is>
       </c>
     </row>
     <row r="786">
       <c r="A786" t="inlineStr">
         <is>
-          <t>Assorted Colors</t>
+          <t>Disc Golf Fairway Driver Dancing Bears</t>
         </is>
       </c>
     </row>
     <row r="787">
       <c r="A787" t="inlineStr">
         <is>
-          <t>Bike Disc Brake Pre-Assembled Code RSC Rear</t>
+          <t>Ski Pass Holder Black</t>
         </is>
       </c>
     </row>
     <row r="788">
       <c r="A788" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>Nording Tuning Clean &amp; Care</t>
         </is>
       </c>
     </row>
     <row r="789">
       <c r="A789" t="inlineStr">
         <is>
-          <t>W. Sandal  Mia 10 Black</t>
+          <t>Revent Q HD Photo Black</t>
         </is>
       </c>
     </row>
     <row r="790">
       <c r="A790" t="inlineStr">
         <is>
-          <t>Emerald</t>
+          <t>Goggle Redster HD Black</t>
         </is>
       </c>
     </row>
     <row r="791">
       <c r="A791" t="inlineStr">
         <is>
-          <t>KR 2 CHAKRA-23.5</t>
+          <t>Suspenders Stage Camo</t>
         </is>
       </c>
     </row>
     <row r="792">
       <c r="A792" t="inlineStr">
         <is>
-          <t>Neck Tube Engage Hell</t>
+          <t>(snowboard lace)</t>
         </is>
       </c>
     </row>
     <row r="793">
       <c r="A793" t="inlineStr">
         <is>
-          <t>Bike Bottle cage Loaded Storage</t>
+          <t>Touring Tools Bonesaw</t>
         </is>
       </c>
     </row>
     <row r="794">
       <c r="A794" t="inlineStr">
         <is>
-          <t>Ski/Snowboard Lock Retractable Bomb</t>
+          <t>95 A</t>
         </is>
       </c>
     </row>
     <row r="795">
       <c r="A795" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>A</t>
         </is>
       </c>
     </row>
     <row r="796">
       <c r="A796" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>Digital</t>
         </is>
       </c>
     </row>
     <row r="797">
       <c r="A797" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>285</t>
         </is>
       </c>
     </row>
     <row r="798">
       <c r="A798" t="inlineStr">
         <is>
-          <t>Junior Alpine Goggle Agent White || Enhancer</t>
+          <t>M7/F9</t>
         </is>
       </c>
     </row>
     <row r="799">
       <c r="A799" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>M7 / W9</t>
         </is>
       </c>
     </row>
     <row r="800">
       <c r="A800" t="inlineStr">
         <is>
-          <t>Headband Alps  Blue</t>
+          <t>Insole Ultra Thin M7 W9</t>
         </is>
       </c>
     </row>
     <row r="801">
       <c r="A801" t="inlineStr">
         <is>
-          <t>Bula Jr. Beanie</t>
+          <t>(new platinum liner 23.5)</t>
         </is>
       </c>
     </row>
     <row r="802">
       <c r="A802" t="inlineStr">
         <is>
-          <t>Neck Tube Scooby  Floral</t>
+          <t>290</t>
         </is>
       </c>
     </row>
     <row r="803">
       <c r="A803" t="inlineStr">
         <is>
-          <t>Silverion</t>
+          <t>Grey 0.8L</t>
         </is>
       </c>
     </row>
     <row r="804">
       <c r="A804" t="inlineStr">
         <is>
-          <t>Winter Boot Taya High Black 38</t>
+          <t>Navy/Orange</t>
         </is>
       </c>
     </row>
     <row r="805">
       <c r="A805" t="inlineStr">
         <is>
-          <t>142</t>
+          <t>12 Speed (ea.)</t>
         </is>
       </c>
     </row>
     <row r="806">
       <c r="A806" t="inlineStr">
         <is>
-          <t>73</t>
+          <t>Green || Light Grey</t>
         </is>
       </c>
     </row>
     <row r="807">
       <c r="A807" t="inlineStr">
         <is>
-          <t>Ski+Binding Revolt 121 184</t>
+          <t>Grey || Dark Grey</t>
         </is>
       </c>
     </row>
     <row r="808">
       <c r="A808" t="inlineStr">
         <is>
-          <t>Race Armour Elbow Tele</t>
+          <t>Normal</t>
         </is>
       </c>
     </row>
     <row r="809">
       <c r="A809" t="inlineStr">
         <is>
-          <t>W. Mitt Merino Freeride Black M</t>
+          <t>Stealth</t>
         </is>
       </c>
     </row>
     <row r="810">
       <c r="A810" t="inlineStr">
         <is>
-          <t>164</t>
+          <t>276</t>
         </is>
       </c>
     </row>
     <row r="811">
       <c r="A811" t="inlineStr">
         <is>
-          <t>Insole Kneed 2Ski M6 / W8</t>
+          <t>292</t>
         </is>
       </c>
     </row>
     <row r="812">
       <c r="A812" t="inlineStr">
         <is>
-          <t>W. Snowboard Binding Standard 2Strap Kaon L Grey</t>
+          <t>27.5 x 2.4</t>
         </is>
       </c>
     </row>
     <row r="813">
       <c r="A813" t="inlineStr">
         <is>
-          <t>6 (UK)</t>
+          <t>27.5 x 2.6</t>
         </is>
       </c>
     </row>
     <row r="814">
       <c r="A814" t="inlineStr">
         <is>
-          <t>Nordic Accessory Ski Sleeve</t>
+          <t>29 , 1.80-2.40, 40mm</t>
         </is>
       </c>
     </row>
     <row r="815">
       <c r="A815" t="inlineStr">
         <is>
-          <t>Pole Basket Powder</t>
+          <t>DOT 5.1</t>
         </is>
       </c>
     </row>
     <row r="816">
       <c r="A816" t="inlineStr">
         <is>
-          <t>Winter Boot Kimmi 2.0 Black 38</t>
+          <t>Maxima Pro</t>
         </is>
       </c>
     </row>
     <row r="817">
       <c r="A817" t="inlineStr">
         <is>
-          <t>Insole Narrow M8 W9.5</t>
+          <t>Beige</t>
         </is>
       </c>
     </row>
     <row r="818">
       <c r="A818" t="inlineStr">
         <is>
-          <t>Midnight</t>
+          <t>Dry 120ml</t>
         </is>
       </c>
     </row>
     <row r="819">
       <c r="A819" t="inlineStr">
         <is>
-          <t>(swix ski wax)</t>
+          <t>Wet 120ml</t>
         </is>
       </c>
     </row>
     <row r="820">
       <c r="A820" t="inlineStr">
         <is>
-          <t>9/16</t>
+          <t>UDH Universal</t>
         </is>
       </c>
     </row>
     <row r="821">
       <c r="A821" t="inlineStr">
         <is>
-          <t>W. Sweater Joanna White L</t>
+          <t>26 x 2.4</t>
         </is>
       </c>
     </row>
     <row r="822">
       <c r="A822" t="inlineStr">
         <is>
-          <t>Savor Big HD Yellow</t>
+          <t>29 x 2.4</t>
         </is>
       </c>
     </row>
     <row r="823">
       <c r="A823" t="inlineStr">
         <is>
-          <t>XC Ski Strap Foam</t>
+          <t>Organic</t>
         </is>
       </c>
     </row>
     <row r="824">
       <c r="A824" t="inlineStr">
         <is>
-          <t>PowerBank Slim</t>
+          <t>Metallic</t>
         </is>
       </c>
     </row>
     <row r="825">
       <c r="A825" t="inlineStr">
         <is>
-          <t>Boot Laces 81</t>
+          <t>Signature</t>
         </is>
       </c>
     </row>
     <row r="826">
       <c r="A826" t="inlineStr">
         <is>
-          <t>Dryer Tech - Boot, Glove, Helmet</t>
+          <t>Green || Blue Chrome</t>
         </is>
       </c>
     </row>
     <row r="827">
       <c r="A827" t="inlineStr">
         <is>
-          <t>W. Bib Pant Pascore Beige S</t>
+          <t>WHITE</t>
         </is>
       </c>
     </row>
     <row r="828">
       <c r="A828" t="inlineStr">
         <is>
-          <t>Screwdriver Pozidriv #3</t>
+          <t>Advil</t>
         </is>
       </c>
     </row>
     <row r="829">
       <c r="A829" t="inlineStr">
         <is>
-          <t>124</t>
+          <t>Burgandy</t>
         </is>
       </c>
     </row>
     <row r="830">
       <c r="A830" t="inlineStr">
         <is>
-          <t>Backpack Column VPD 8L Black</t>
+          <t>500ml</t>
         </is>
       </c>
     </row>
     <row r="831">
       <c r="A831" t="inlineStr">
         <is>
-          <t>200ml</t>
+          <t>40 42 44 XXL</t>
         </is>
       </c>
     </row>
     <row r="832">
       <c r="A832" t="inlineStr">
         <is>
-          <t>Base Bevel Guide 0.7</t>
+          <t>1.5L</t>
         </is>
       </c>
     </row>
     <row r="833">
       <c r="A833" t="inlineStr">
         <is>
-          <t>15.5</t>
+          <t>4</t>
         </is>
       </c>
     </row>
     <row r="834">
       <c r="A834" t="inlineStr">
         <is>
-          <t>Tuning Supplies Wax Bar Blue (Cold)</t>
+          <t>2.5L</t>
         </is>
       </c>
     </row>
     <row r="835">
       <c r="A835" t="inlineStr">
         <is>
-          <t>Bixbite</t>
+          <t>Key Lime</t>
         </is>
       </c>
     </row>
     <row r="836">
       <c r="A836" t="inlineStr">
         <is>
-          <t>Bluetooth Battery Pack +Charger  XLP 2P 4400mAh</t>
+          <t>Pomegranate</t>
         </is>
       </c>
     </row>
     <row r="837">
       <c r="A837" t="inlineStr">
         <is>
-          <t>Race Tuning File Guide 87°</t>
+          <t>5</t>
         </is>
       </c>
     </row>
     <row r="838">
       <c r="A838" t="inlineStr">
         <is>
-          <t>131</t>
+          <t>Flower</t>
         </is>
       </c>
     </row>
     <row r="839">
       <c r="A839" t="inlineStr">
         <is>
-          <t>Race Pole Basket  50mm</t>
+          <t>24 x 1.95-2.4 Standard</t>
         </is>
       </c>
     </row>
     <row r="840">
       <c r="A840" t="inlineStr">
         <is>
-          <t>Boot Lifter Redster AR 3mm 21-24</t>
+          <t>26', 2.125-2.40</t>
         </is>
       </c>
     </row>
     <row r="841">
       <c r="A841" t="inlineStr">
         <is>
-          <t>Seasonal</t>
+          <t>2.125-2.40 0.9mm wall</t>
         </is>
       </c>
     </row>
     <row r="842">
       <c r="A842" t="inlineStr">
         <is>
-          <t>123mm</t>
+          <t>2.125-2.40 1.5mm wall</t>
         </is>
       </c>
     </row>
     <row r="843">
       <c r="A843" t="inlineStr">
         <is>
-          <t>0-1</t>
+          <t>1.5mm</t>
         </is>
       </c>
     </row>
     <row r="844">
       <c r="A844" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>60L</t>
         </is>
       </c>
     </row>
     <row r="845">
       <c r="A845" t="inlineStr">
         <is>
-          <t>Four Pro HD Pistach</t>
+          <t>Sugar Free</t>
         </is>
       </c>
     </row>
     <row r="846">
       <c r="A846" t="inlineStr">
         <is>
-          <t>M. Glove Mission LT Green M</t>
+          <t>Teal</t>
         </is>
       </c>
     </row>
     <row r="847">
       <c r="A847" t="inlineStr">
         <is>
-          <t>Apparel Repair Patch Rectangle Tan</t>
+          <t>Navy</t>
         </is>
       </c>
     </row>
     <row r="848">
       <c r="A848" t="inlineStr">
         <is>
-          <t>Replacement Pole Basket Big 95mm</t>
+          <t>355ml</t>
         </is>
       </c>
     </row>
     <row r="849">
       <c r="A849" t="inlineStr">
         <is>
-          <t>Royal</t>
+          <t>473ml</t>
         </is>
       </c>
     </row>
     <row r="850">
       <c r="A850" t="inlineStr">
         <is>
-          <t>Replacement Pole Basket Conical 95mm</t>
+          <t>30g</t>
         </is>
       </c>
     </row>
     <row r="851">
       <c r="A851" t="inlineStr">
         <is>
-          <t>Armour Subpro Long Jacket XS</t>
+          <t>75g</t>
         </is>
       </c>
     </row>
     <row r="852">
       <c r="A852" t="inlineStr">
         <is>
-          <t>POLE</t>
+          <t>25-32.5</t>
         </is>
       </c>
     </row>
     <row r="853">
       <c r="A853" t="inlineStr">
         <is>
-          <t>Battery 2Pack</t>
+          <t>48mm</t>
         </is>
       </c>
     </row>
     <row r="854">
       <c r="A854" t="inlineStr">
         <is>
-          <t>75</t>
+          <t>Gold</t>
         </is>
       </c>
     </row>
     <row r="855">
       <c r="A855" t="inlineStr">
         <is>
-          <t>Apparel Repair Patch Bon Appetite Pink Donut</t>
+          <t>1.2mm x 210mm</t>
         </is>
       </c>
     </row>
     <row r="856">
       <c r="A856" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>Single (Add 2 to sale if buying pair)</t>
         </is>
       </c>
     </row>
     <row r="857">
       <c r="A857" t="inlineStr">
         <is>
-          <t>M8/F10</t>
+          <t>100ml Cold</t>
         </is>
       </c>
     </row>
     <row r="858">
       <c r="A858" t="inlineStr">
         <is>
-          <t>Junior Race Ski+Binding Hero 140</t>
+          <t>Small</t>
         </is>
       </c>
     </row>
     <row r="859">
       <c r="A859" t="inlineStr">
         <is>
-          <t>Ski Tuning Replacement Diamond Disc 200</t>
+          <t>Kids Spray</t>
         </is>
       </c>
     </row>
     <row r="860">
       <c r="A860" t="inlineStr">
         <is>
-          <t>Carbon</t>
+          <t>Sand</t>
         </is>
       </c>
     </row>
     <row r="861">
       <c r="A861" t="inlineStr">
         <is>
-          <t>Wintersteiger Alu File Guide</t>
+          <t>Face Stick</t>
         </is>
       </c>
     </row>
     <row r="862">
       <c r="A862" t="inlineStr">
         <is>
-          <t>O/S</t>
+          <t>(Ea.)</t>
         </is>
       </c>
     </row>
     <row r="863">
       <c r="A863" t="inlineStr">
         <is>
-          <t>Nordic Ski Classic Pro C2 + SH 209</t>
+          <t>Vulcanizing VP-1</t>
         </is>
       </c>
     </row>
     <row r="864">
       <c r="A864" t="inlineStr">
         <is>
-          <t>Winter Boot Valentina Black 41</t>
+          <t>44mm Aluminum Pair</t>
         </is>
       </c>
     </row>
     <row r="865">
       <c r="A865" t="inlineStr">
         <is>
-          <t>Toko Side Edge Tool</t>
+          <t>Pair</t>
         </is>
       </c>
     </row>
     <row r="866">
       <c r="A866" t="inlineStr">
         <is>
-          <t>25M X 20CM</t>
+          <t>44mm Orange Pair</t>
         </is>
       </c>
     </row>
     <row r="867">
       <c r="A867" t="inlineStr">
         <is>
-          <t>Replacement Pole Basket Big 75mm</t>
+          <t>162w</t>
         </is>
       </c>
     </row>
     <row r="868">
       <c r="A868" t="inlineStr">
         <is>
-          <t>Race Tuning File Guide 88°</t>
+          <t>136mm, Black</t>
         </is>
       </c>
     </row>
     <row r="869">
       <c r="A869" t="inlineStr">
         <is>
-          <t>Apparel Repair Patch Pattern Tie Dye Sky</t>
+          <t>15g</t>
         </is>
       </c>
     </row>
     <row r="870">
       <c r="A870" t="inlineStr">
         <is>
-          <t>M. Glove Leather Spark Black M</t>
+          <t>151</t>
         </is>
       </c>
     </row>
     <row r="871">
       <c r="A871" t="inlineStr">
         <is>
-          <t>W. Bib Pant Vertic 3L Blue L</t>
+          <t>Skida</t>
         </is>
       </c>
     </row>
     <row r="872">
       <c r="A872" t="inlineStr">
         <is>
-          <t>W. Bib Pant Pascore Purple L</t>
+          <t>Slipper Declan Navy / Red 7</t>
         </is>
       </c>
     </row>
     <row r="873">
       <c r="A873" t="inlineStr">
         <is>
-          <t>FW22</t>
+          <t>5mm</t>
         </is>
       </c>
     </row>
     <row r="874">
       <c r="A874" t="inlineStr">
         <is>
-          <t>Alpine Pole Strap Trigger Frame</t>
+          <t>ML</t>
         </is>
       </c>
     </row>
     <row r="875">
       <c r="A875" t="inlineStr">
         <is>
-          <t>187</t>
+          <t>RIG Obsidian/Honeydew/Candy Fade</t>
         </is>
       </c>
     </row>
     <row r="876">
       <c r="A876" t="inlineStr">
         <is>
-          <t>S/e/m Series</t>
+          <t>RIG Bixbite/Honeydew/Candy Fade</t>
         </is>
       </c>
     </row>
     <row r="877">
       <c r="A877" t="inlineStr">
         <is>
-          <t>Neck Tube Double Lion</t>
+          <t>Insole Kit</t>
         </is>
       </c>
     </row>
     <row r="878">
       <c r="A878" t="inlineStr">
         <is>
-          <t>Junior Alpine Goggle Agent Black || Enhancer</t>
+          <t>Chin</t>
         </is>
       </c>
     </row>
     <row r="879">
       <c r="A879" t="inlineStr">
         <is>
-          <t>Pocket Tool Folding Stubby</t>
+          <t>Rio Red</t>
         </is>
       </c>
     </row>
     <row r="880">
       <c r="A880" t="inlineStr">
         <is>
-          <t>1/8</t>
+          <t>B73</t>
         </is>
       </c>
     </row>
     <row r="881">
       <c r="A881" t="inlineStr">
         <is>
-          <t>135</t>
+          <t>Anorak</t>
         </is>
       </c>
     </row>
     <row r="882">
       <c r="A882" t="inlineStr">
         <is>
-          <t>Bike Wheel Alex Z1000 27.5 /584 Rear DC22</t>
+          <t>Knee</t>
         </is>
       </c>
     </row>
     <row r="883">
       <c r="A883" t="inlineStr">
         <is>
-          <t>6-6X</t>
+          <t>Porsche</t>
         </is>
       </c>
     </row>
     <row r="884">
       <c r="A884" t="inlineStr">
         <is>
-          <t>Sunglasses Evzero Blades Steel || Prizm Sapphire Iridium</t>
+          <t>3 Pair</t>
         </is>
       </c>
     </row>
     <row r="885">
       <c r="A885" t="inlineStr">
         <is>
-          <t>Nordic Ski Redster C5 202</t>
+          <t>200</t>
         </is>
       </c>
     </row>
     <row r="886">
       <c r="A886" t="inlineStr">
         <is>
-          <t>W. Snowboard Binding Standard 2Strap Muon S Black</t>
+          <t>C100</t>
         </is>
       </c>
     </row>
     <row r="887">
       <c r="A887" t="inlineStr">
         <is>
-          <t>Race Tuning File Guide 89°</t>
+          <t>C115</t>
         </is>
       </c>
     </row>
     <row r="888">
       <c r="A888" t="inlineStr">
         <is>
-          <t>Boot Lifter Redster AR 5mm 25-29</t>
+          <t>7.5</t>
         </is>
       </c>
     </row>
     <row r="889">
       <c r="A889" t="inlineStr">
         <is>
-          <t>(file clamp for guide)</t>
+          <t>TROPICAL TEAL</t>
         </is>
       </c>
     </row>
     <row r="890">
       <c r="A890" t="inlineStr">
         <is>
-          <t>Race Tuning File Guide PRO SHARP RACE 85° - 90°</t>
+          <t>BLACK</t>
         </is>
       </c>
     </row>
     <row r="891">
       <c r="A891" t="inlineStr">
         <is>
-          <t>Alpine Headband Reversible</t>
+          <t>MOUNTAINS BLACK</t>
         </is>
       </c>
     </row>
     <row r="892">
       <c r="A892" t="inlineStr">
         <is>
-          <t>McSporties Double Ballerclava Black</t>
+          <t>BALLET</t>
         </is>
       </c>
     </row>
     <row r="893">
       <c r="A893" t="inlineStr">
         <is>
-          <t>Firebird Strap Medium</t>
+          <t>90</t>
         </is>
       </c>
     </row>
     <row r="894">
       <c r="A894" t="inlineStr">
         <is>
-          <t>Apparel Repair Patch Impressionism  Irises</t>
+          <t>128</t>
         </is>
       </c>
     </row>
     <row r="895">
       <c r="A895" t="inlineStr">
         <is>
-          <t>Ski Tunning Base Repair Clear Ptex</t>
+          <t>152</t>
         </is>
       </c>
     </row>
     <row r="896">
       <c r="A896" t="inlineStr">
         <is>
-          <t>Insole Shim 8/9 1/8</t>
+          <t>HEATHER GREY</t>
         </is>
       </c>
     </row>
     <row r="897">
       <c r="A897" t="inlineStr">
         <is>
-          <t>Sunglasses Sutro Lite Matte Carbon || Prizm 24K Iridium</t>
+          <t>MELON</t>
         </is>
       </c>
     </row>
     <row r="898">
       <c r="A898" t="inlineStr">
         <is>
-          <t>Tempest Thermal Ballerclava Serape</t>
+          <t>SULPHUR</t>
         </is>
       </c>
     </row>
     <row r="899">
       <c r="A899" t="inlineStr">
         <is>
-          <t>Misc</t>
+          <t>COW</t>
         </is>
       </c>
     </row>
     <row r="900">
       <c r="A900" t="inlineStr">
         <is>
-          <t>Nylon</t>
+          <t>OUTCRY</t>
         </is>
       </c>
     </row>
     <row r="901">
       <c r="A901" t="inlineStr">
         <is>
-          <t>Boot Helmet Bag Pink</t>
+          <t>PSYCHE</t>
         </is>
       </c>
     </row>
     <row r="902">
       <c r="A902" t="inlineStr">
         <is>
-          <t>(dynastar sp 263)</t>
+          <t>TRIBAL</t>
         </is>
       </c>
     </row>
     <row r="903">
       <c r="A903" t="inlineStr">
         <is>
-          <t>Apparel Repair Patch Rectangle Green</t>
+          <t>TAPE</t>
         </is>
       </c>
     </row>
     <row r="904">
       <c r="A904" t="inlineStr">
         <is>
-          <t>Slides Jungle Cat 10</t>
+          <t>AQUA</t>
         </is>
       </c>
     </row>
     <row r="905">
       <c r="A905" t="inlineStr">
         <is>
-          <t>Apparel Repair Patch Canada</t>
+          <t>CHEDDAR</t>
         </is>
       </c>
     </row>
     <row r="906">
       <c r="A906" t="inlineStr">
         <is>
-          <t>M. Bib Pant Leeds Black XXL</t>
+          <t>YELLOW</t>
         </is>
       </c>
     </row>
     <row r="907">
       <c r="A907" t="inlineStr">
         <is>
-          <t>Team</t>
+          <t>POWDER 2</t>
         </is>
       </c>
     </row>
     <row r="908">
       <c r="A908" t="inlineStr">
         <is>
-          <t>Snowboard Stella 143</t>
+          <t>HOCKERE</t>
         </is>
       </c>
     </row>
     <row r="909">
       <c r="A909" t="inlineStr">
         <is>
-          <t>Apparel Repair Patch DIY Kit Teal</t>
+          <t>MONARC</t>
         </is>
       </c>
     </row>
     <row r="910">
       <c r="A910" t="inlineStr">
         <is>
-          <t>Apparel Repair Patch DIY Kit Red</t>
+          <t>BABY / BEBE</t>
         </is>
       </c>
     </row>
     <row r="911">
       <c r="A911" t="inlineStr">
         <is>
-          <t>Junior Trapper Red</t>
+          <t>CHEER</t>
         </is>
       </c>
     </row>
     <row r="912">
       <c r="A912" t="inlineStr">
         <is>
-          <t>Tuning Kit Hot Wax</t>
+          <t>CRAZY</t>
         </is>
       </c>
     </row>
     <row r="913">
       <c r="A913" t="inlineStr">
         <is>
-          <t>Ski Bag Stibbs Roller 4 Pair</t>
+          <t>SPORTY</t>
         </is>
       </c>
     </row>
     <row r="914">
       <c r="A914" t="inlineStr">
         <is>
-          <t>Sunglasses HSTN Matte Black || Prizm Black Iridium</t>
+          <t>22-24</t>
         </is>
       </c>
     </row>
     <row r="915">
       <c r="A915" t="inlineStr">
         <is>
-          <t>135</t>
+          <t>270</t>
         </is>
       </c>
     </row>
     <row r="916">
       <c r="A916" t="inlineStr">
         <is>
-          <t>Alpine Goggle LCG Evo LS Black</t>
+          <t>275</t>
         </is>
       </c>
     </row>
     <row r="917">
       <c r="A917" t="inlineStr">
         <is>
-          <t>Nordic Ski Redster S9 CB 191</t>
+          <t>Signature TD</t>
         </is>
       </c>
     </row>
     <row r="918">
       <c r="A918" t="inlineStr">
         <is>
-          <t>Tuning Kit Supremely</t>
+          <t>25-33</t>
         </is>
       </c>
     </row>
     <row r="919">
       <c r="A919" t="inlineStr">
         <is>
-          <t>Waterproof Speaker Turtle Shell Black</t>
+          <t>159</t>
         </is>
       </c>
     </row>
     <row r="920">
       <c r="A920" t="inlineStr">
         <is>
-          <t>SM</t>
+          <t>Black | ChromaPop Pro Photochromic Gold Mirror</t>
         </is>
       </c>
     </row>
     <row r="921">
       <c r="A921" t="inlineStr">
         <is>
-          <t>070</t>
+          <t>Black  | ChromaPop Pro Photochromic Blue Mirror</t>
         </is>
       </c>
     </row>
     <row r="922">
       <c r="A922" t="inlineStr">
         <is>
-          <t>Disc Golf Fairway Driver Dancing Bears</t>
+          <t>Wild Child Close Encounters | ChromaPop Everyday Blue Mirror</t>
         </is>
       </c>
     </row>
     <row r="923">
       <c r="A923" t="inlineStr">
         <is>
-          <t>Ski Pass Holder Black</t>
+          <t>Black | ChromaPop Pro Photochromic  Gold Mirror</t>
         </is>
       </c>
     </row>
     <row r="924">
       <c r="A924" t="inlineStr">
         <is>
-          <t>Nording Tuning Clean &amp; Care</t>
+          <t>Dusk Crackle | ChromaPop Everyday Rose Gold Mirror</t>
         </is>
       </c>
     </row>
     <row r="925">
       <c r="A925" t="inlineStr">
         <is>
-          <t>Revent Q HD Photo Black</t>
+          <t>White Chunky Knit | ChromaPop Sun Platinum Mirror</t>
         </is>
       </c>
     </row>
     <row r="926">
       <c r="A926" t="inlineStr">
         <is>
-          <t>Goggle Redster HD Black</t>
+          <t>Arctic Apricot | ChromaPop Everyday Violet Mirror</t>
         </is>
       </c>
     </row>
     <row r="927">
       <c r="A927" t="inlineStr">
         <is>
-          <t>Suspenders Stage Camo</t>
+          <t>Proper Pink Paint Brush | ChromaPop Everyday Rose Gold Mirror</t>
         </is>
       </c>
     </row>
     <row r="928">
       <c r="A928" t="inlineStr">
         <is>
-          <t>(snowboard lace)</t>
+          <t>Cosmos Dreamscape | ChromaPop Sun Black</t>
         </is>
       </c>
     </row>
     <row r="929">
       <c r="A929" t="inlineStr">
         <is>
-          <t>Touring Tools Bonesaw</t>
+          <t>Lunar Fog Split | ChromaPop Everyday Rose Gold Mirror</t>
         </is>
       </c>
     </row>
     <row r="930">
       <c r="A930" t="inlineStr">
         <is>
-          <t>95 A</t>
+          <t>Smith x SheJumps | ChromaPop Everyday Violet Mirror</t>
         </is>
       </c>
     </row>
     <row r="931">
       <c r="A931" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>Black | ChromaPop Pro Photochromic Blue Mirror</t>
         </is>
       </c>
     </row>
     <row r="932">
       <c r="A932" t="inlineStr">
         <is>
-          <t>Digital</t>
+          <t>Speed Racer | ChromaPop Sun Black Gold Mirror</t>
         </is>
       </c>
     </row>
     <row r="933">
       <c r="A933" t="inlineStr">
         <is>
-          <t>M7/F9</t>
+          <t>Chalk Bleach | ChromaPop Pro Photochromic Gold Mirror</t>
         </is>
       </c>
     </row>
     <row r="934">
       <c r="A934" t="inlineStr">
         <is>
-          <t>M7 / W9</t>
+          <t>Black | ChromaPop Everyday Green Mirror</t>
         </is>
       </c>
     </row>
     <row r="935">
       <c r="A935" t="inlineStr">
         <is>
-          <t>Insole Ultra Thin M7 W9</t>
+          <t>White Vapor | ChromaPop Everyday Rose Gold Mirror</t>
         </is>
       </c>
     </row>
     <row r="936">
       <c r="A936" t="inlineStr">
         <is>
-          <t>(new platinum liner 23.5)</t>
+          <t>Black || ChromaPop Sun Black Gold Mirror</t>
         </is>
       </c>
     </row>
     <row r="937">
       <c r="A937" t="inlineStr">
         <is>
-          <t>Grey 0.8L</t>
+          <t>AC | Gen Sasaki | ChromaPop Everyday Rose Gold Mirror</t>
         </is>
       </c>
     </row>
     <row r="938">
       <c r="A938" t="inlineStr">
         <is>
-          <t>Navy/Orange</t>
+          <t>Chalk Straightline | ChromaPop Pro Photochromic Red Mirror</t>
         </is>
       </c>
     </row>
     <row r="939">
       <c r="A939" t="inlineStr">
         <is>
-          <t>12 Speed (ea.)</t>
+          <t>Copy Cat | ChromaPop Everyday Blue Mirror</t>
         </is>
       </c>
     </row>
     <row r="940">
       <c r="A940" t="inlineStr">
         <is>
-          <t>Green || Light Grey</t>
+          <t>Crimson A-Maze-Zing | ChromaPop Everyday Red Mirror</t>
         </is>
       </c>
     </row>
     <row r="941">
       <c r="A941" t="inlineStr">
         <is>
-          <t>Grey || Dark Grey</t>
+          <t>Black | Blue Sensor Mirror</t>
         </is>
       </c>
     </row>
     <row r="942">
       <c r="A942" t="inlineStr">
         <is>
-          <t>Normal</t>
+          <t>Black || Green Sol-X Mirror</t>
         </is>
       </c>
     </row>
     <row r="943">
       <c r="A943" t="inlineStr">
         <is>
-          <t>Stealth</t>
+          <t>Blackout | ChromaPop Sun Black</t>
         </is>
       </c>
     </row>
     <row r="944">
       <c r="A944" t="inlineStr">
         <is>
-          <t>276</t>
+          <t>Black | ChromaPop Everyday Red Mirror</t>
         </is>
       </c>
     </row>
     <row r="945">
       <c r="A945" t="inlineStr">
         <is>
-          <t>292</t>
+          <t>Chalk | ChromaPop Sun Black Gold Mirror</t>
         </is>
       </c>
     </row>
     <row r="946">
       <c r="A946" t="inlineStr">
         <is>
-          <t>27.5 x 2.4</t>
+          <t>Black || ChromaPop Everyday Green Mirror</t>
         </is>
       </c>
     </row>
     <row r="947">
       <c r="A947" t="inlineStr">
         <is>
-          <t>27.5 x 2.6</t>
+          <t>Black  | ChromaPop Everyday Rose Gold Mirror</t>
         </is>
       </c>
     </row>
     <row r="948">
       <c r="A948" t="inlineStr">
         <is>
-          <t>29 , 1.80-2.40, 40mm</t>
+          <t>Black || ChromaPop Storm Rose Flash</t>
         </is>
       </c>
     </row>
     <row r="949">
       <c r="A949" t="inlineStr">
         <is>
-          <t>DOT 5.1</t>
+          <t>Everyday Rose Gold Mirror</t>
         </is>
       </c>
     </row>
     <row r="950">
       <c r="A950" t="inlineStr">
         <is>
-          <t>Maxima Pro</t>
+          <t>Sun Black Gold Mirror</t>
         </is>
       </c>
     </row>
     <row r="951">
       <c r="A951" t="inlineStr">
         <is>
-          <t>Beige</t>
+          <t>Sun Red Mirror</t>
         </is>
       </c>
     </row>
     <row r="952">
       <c r="A952" t="inlineStr">
         <is>
-          <t>Dry 120ml</t>
+          <t>Everyday Blue Mirror</t>
         </is>
       </c>
     </row>
     <row r="953">
       <c r="A953" t="inlineStr">
         <is>
-          <t>Wet 120ml</t>
+          <t>165</t>
         </is>
       </c>
     </row>
     <row r="954">
       <c r="A954" t="inlineStr">
         <is>
-          <t>UDH Universal</t>
+          <t>RIG Light Amethyst</t>
         </is>
       </c>
     </row>
     <row r="955">
       <c r="A955" t="inlineStr">
         <is>
-          <t>26 x 2.4</t>
+          <t>RIG Bixbite/Matte Black/Black Trace</t>
         </is>
       </c>
     </row>
     <row r="956">
       <c r="A956" t="inlineStr">
         <is>
-          <t>29 x 2.4</t>
+          <t>RIG Emerald/Matte Black/Black Trace</t>
         </is>
       </c>
     </row>
     <row r="957">
       <c r="A957" t="inlineStr">
         <is>
-          <t>Organic</t>
+          <t>19.5</t>
         </is>
       </c>
     </row>
     <row r="958">
       <c r="A958" t="inlineStr">
         <is>
-          <t>Metallic</t>
+          <t>183</t>
         </is>
       </c>
     </row>
     <row r="959">
       <c r="A959" t="inlineStr">
         <is>
-          <t>Signature</t>
+          <t>Grey Pink</t>
         </is>
       </c>
     </row>
     <row r="960">
       <c r="A960" t="inlineStr">
         <is>
-          <t>Green || Blue Chrome</t>
+          <t>Iceberg</t>
         </is>
       </c>
     </row>
     <row r="961">
       <c r="A961" t="inlineStr">
         <is>
-          <t>WHITE</t>
+          <t>Guava</t>
         </is>
       </c>
     </row>
     <row r="962">
       <c r="A962" t="inlineStr">
         <is>
-          <t>Advil</t>
+          <t>Tip 8mm</t>
         </is>
       </c>
     </row>
     <row r="963">
       <c r="A963" t="inlineStr">
         <is>
-          <t>Burgandy</t>
+          <t>PRIZM Sage Gold</t>
         </is>
       </c>
     </row>
     <row r="964">
       <c r="A964" t="inlineStr">
         <is>
-          <t>500ml</t>
+          <t>(NF) Violet</t>
         </is>
       </c>
     </row>
     <row r="965">
       <c r="A965" t="inlineStr">
         <is>
-          <t>40 42 44 XXL</t>
+          <t>Red Tension</t>
         </is>
       </c>
     </row>
     <row r="966">
       <c r="A966" t="inlineStr">
         <is>
-          <t>1.5L</t>
+          <t>Sand</t>
         </is>
       </c>
     </row>
     <row r="967">
       <c r="A967" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>Lemon Ginger</t>
         </is>
       </c>
     </row>
     <row r="968">
       <c r="A968" t="inlineStr">
         <is>
-          <t>2.5L</t>
+          <t>Coconut</t>
         </is>
       </c>
     </row>
     <row r="969">
       <c r="A969" t="inlineStr">
         <is>
-          <t>Key Lime</t>
+          <t>Glow</t>
         </is>
       </c>
     </row>
     <row r="970">
       <c r="A970" t="inlineStr">
         <is>
-          <t>Pomegranate</t>
+          <t>Banana</t>
         </is>
       </c>
     </row>
     <row r="971">
       <c r="A971" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>Large</t>
         </is>
       </c>
     </row>
     <row r="972">
       <c r="A972" t="inlineStr">
         <is>
-          <t>Flower</t>
+          <t>Steal Your Face</t>
         </is>
       </c>
     </row>
     <row r="973">
       <c r="A973" t="inlineStr">
         <is>
-          <t>24 x 1.95-2.4 Standard</t>
+          <t>(NF) Carrot</t>
         </is>
       </c>
     </row>
     <row r="974">
       <c r="A974" t="inlineStr">
         <is>
-          <t>26', 2.125-2.40</t>
+          <t>172</t>
         </is>
       </c>
     </row>
     <row r="975">
       <c r="A975" t="inlineStr">
         <is>
-          <t>2.125-2.40 0.9mm wall</t>
+          <t>X05 Long</t>
         </is>
       </c>
     </row>
     <row r="976">
       <c r="A976" t="inlineStr">
         <is>
-          <t>2.125-2.40 1.5mm wall</t>
+          <t>Dry</t>
         </is>
       </c>
     </row>
     <row r="977">
       <c r="A977" t="inlineStr">
         <is>
-          <t>1.5mm</t>
+          <t>Wet</t>
         </is>
       </c>
     </row>
     <row r="978">
       <c r="A978" t="inlineStr">
         <is>
-          <t>60L</t>
+          <t>5.5mm Pins</t>
         </is>
       </c>
     </row>
     <row r="979">
       <c r="A979" t="inlineStr">
         <is>
-          <t>Sugar Free</t>
+          <t>26 x 2.5</t>
         </is>
       </c>
     </row>
     <row r="980">
       <c r="A980" t="inlineStr">
         <is>
-          <t>Teal</t>
+          <t>24 x 2.4</t>
         </is>
       </c>
     </row>
     <row r="981">
       <c r="A981" t="inlineStr">
         <is>
-          <t>Navy</t>
+          <t>Diameter;31.6mm Left hand</t>
         </is>
       </c>
     </row>
     <row r="982">
       <c r="A982" t="inlineStr">
         <is>
-          <t>355ml</t>
+          <t>Cochise/ Zero G</t>
         </is>
       </c>
     </row>
     <row r="983">
       <c r="A983" t="inlineStr">
         <is>
-          <t>473ml</t>
+          <t>225g</t>
         </is>
       </c>
     </row>
     <row r="984">
       <c r="A984" t="inlineStr">
         <is>
-          <t>30g</t>
+          <t>50ml</t>
         </is>
       </c>
     </row>
     <row r="985">
       <c r="A985" t="inlineStr">
         <is>
-          <t>75g</t>
+          <t>26 x 2.4 EXO</t>
         </is>
       </c>
     </row>
     <row r="986">
       <c r="A986" t="inlineStr">
         <is>
-          <t>25-32.5</t>
+          <t>Wiper 35mm</t>
         </is>
       </c>
     </row>
     <row r="987">
       <c r="A987" t="inlineStr">
         <is>
-          <t>48mm</t>
+          <t>Mossy || Mossy</t>
         </is>
       </c>
     </row>
     <row r="988">
       <c r="A988" t="inlineStr">
         <is>
-          <t>Gold</t>
+          <t>Photochromic Rose Flash</t>
         </is>
       </c>
     </row>
     <row r="989">
       <c r="A989" t="inlineStr">
         <is>
-          <t>1.2mm x 210mm</t>
+          <t>138x39x85</t>
         </is>
       </c>
     </row>
     <row r="990">
       <c r="A990" t="inlineStr">
         <is>
-          <t>Single (Add 2 to sale if buying pair)</t>
+          <t>Mini SYF</t>
         </is>
       </c>
     </row>
     <row r="991">
       <c r="A991" t="inlineStr">
         <is>
-          <t>100ml Cold</t>
+          <t>Stealth B1</t>
         </is>
       </c>
     </row>
     <row r="992">
       <c r="A992" t="inlineStr">
         <is>
-          <t>Small</t>
+          <t>MAX</t>
         </is>
       </c>
     </row>
     <row r="993">
       <c r="A993" t="inlineStr">
         <is>
-          <t>Kids Spray</t>
+          <t>29x2.4</t>
         </is>
       </c>
     </row>
     <row r="994">
       <c r="A994" t="inlineStr">
         <is>
-          <t>Sand</t>
+          <t>112</t>
         </is>
       </c>
     </row>
     <row r="995">
       <c r="A995" t="inlineStr">
         <is>
-          <t>Face Stick</t>
+          <t>Brown</t>
         </is>
       </c>
     </row>
     <row r="996">
       <c r="A996" t="inlineStr">
         <is>
-          <t>(Ea.)</t>
+          <t>F/G/J</t>
         </is>
       </c>
     </row>
     <row r="997">
       <c r="A997" t="inlineStr">
         <is>
-          <t>Vulcanizing VP-1</t>
+          <t>HF Cold</t>
         </is>
       </c>
     </row>
     <row r="998">
       <c r="A998" t="inlineStr">
         <is>
-          <t>44mm Aluminum Pair</t>
+          <t>Refillable</t>
         </is>
       </c>
     </row>
     <row r="999">
       <c r="A999" t="inlineStr">
         <is>
-          <t>Pair</t>
+          <t>Reactine</t>
         </is>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" t="inlineStr">
         <is>
-          <t>44mm Orange Pair</t>
+          <t>100</t>
         </is>
       </c>
     </row>
     <row r="1001">
       <c r="A1001" t="inlineStr">
         <is>
-          <t>162w</t>
+          <t>Horsehair</t>
         </is>
       </c>
     </row>
     <row r="1002">
       <c r="A1002" t="inlineStr">
         <is>
-          <t>136mm, Black</t>
+          <t>Brass</t>
         </is>
       </c>
     </row>
     <row r="1003">
       <c r="A1003" t="inlineStr">
         <is>
-          <t>15g</t>
+          <t>30s</t>
         </is>
       </c>
     </row>
     <row r="1004">
       <c r="A1004" t="inlineStr">
         <is>
-          <t>151</t>
+          <t>Clean &amp; Glide</t>
         </is>
       </c>
     </row>
     <row r="1005">
       <c r="A1005" t="inlineStr">
         <is>
-          <t>Skida</t>
+          <t>6/7 1/8</t>
         </is>
       </c>
     </row>
     <row r="1006">
       <c r="A1006" t="inlineStr">
         <is>
-          <t>Slipper Declan Navy / Red 7</t>
+          <t>10/11 1/8</t>
         </is>
       </c>
     </row>
     <row r="1007">
       <c r="A1007" t="inlineStr">
         <is>
-          <t>5mm</t>
+          <t>Camp Bears putter</t>
         </is>
       </c>
     </row>
     <row r="1008">
       <c r="A1008" t="inlineStr">
         <is>
-          <t>ML</t>
+          <t>gummi</t>
         </is>
       </c>
     </row>
     <row r="1009">
       <c r="A1009" t="inlineStr">
         <is>
-          <t>RIG Obsidian/Honeydew/Candy Fade</t>
+          <t>w/ Cambrelle Covers</t>
         </is>
       </c>
     </row>
     <row r="1010">
       <c r="A1010" t="inlineStr">
         <is>
-          <t>RIG Bixbite/Honeydew/Candy Fade</t>
+          <t>1.75-2.125</t>
         </is>
       </c>
     </row>
     <row r="1011">
       <c r="A1011" t="inlineStr">
         <is>
-          <t>Insole Kit</t>
+          <t>38 XL</t>
         </is>
       </c>
     </row>
     <row r="1012">
       <c r="A1012" t="inlineStr">
         <is>
-          <t>Chin</t>
+          <t>50mm</t>
         </is>
       </c>
     </row>
     <row r="1013">
       <c r="A1013" t="inlineStr">
         <is>
-          <t>Rio Red</t>
+          <t>268</t>
         </is>
       </c>
     </row>
     <row r="1014">
       <c r="A1014" t="inlineStr">
         <is>
-          <t>B73</t>
+          <t>32oz</t>
         </is>
       </c>
     </row>
     <row r="1015">
       <c r="A1015" t="inlineStr">
         <is>
-          <t>Anorak</t>
+          <t>7 3/8</t>
         </is>
       </c>
     </row>
     <row r="1016">
       <c r="A1016" t="inlineStr">
         <is>
-          <t>Knee</t>
+          <t>7 7/8</t>
         </is>
       </c>
     </row>
     <row r="1017">
       <c r="A1017" t="inlineStr">
         <is>
-          <t>Porsche</t>
+          <t>21-31</t>
         </is>
       </c>
     </row>
     <row r="1018">
       <c r="A1018" t="inlineStr">
         <is>
-          <t>3 Pair</t>
+          <t>Kasey Jones</t>
         </is>
       </c>
     </row>
     <row r="1019">
       <c r="A1019" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>TJ Smith</t>
         </is>
       </c>
     </row>
     <row r="1020">
       <c r="A1020" t="inlineStr">
         <is>
-          <t>C100</t>
+          <t>27.5 x 2.8</t>
         </is>
       </c>
     </row>
     <row r="1021">
       <c r="A1021" t="inlineStr">
         <is>
-          <t>C115</t>
+          <t>120mm</t>
         </is>
       </c>
     </row>
     <row r="1022">
       <c r="A1022" t="inlineStr">
         <is>
-          <t>7.5</t>
+          <t>Tail Clip</t>
         </is>
       </c>
     </row>
     <row r="1023">
       <c r="A1023" t="inlineStr">
         <is>
-          <t>TROPICAL TEAL</t>
+          <t>SRAM Level TL, T, DB5, DB3, DB1, Avid Elixir R, CR, CR Mag, 1, 3, 5, 7, 9, X0, XX, World Cup</t>
         </is>
       </c>
     </row>
     <row r="1024">
       <c r="A1024" t="inlineStr">
         <is>
-          <t>BLACK</t>
+          <t>Training - 300grams</t>
         </is>
       </c>
     </row>
     <row r="1025">
       <c r="A1025" t="inlineStr">
         <is>
-          <t>MOUNTAINS BLACK</t>
+          <t>35mm</t>
         </is>
       </c>
     </row>
     <row r="1026">
       <c r="A1026" t="inlineStr">
         <is>
-          <t>BALLET</t>
+          <t>All Mountain</t>
         </is>
       </c>
     </row>
     <row r="1027">
       <c r="A1027" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>7 5/8</t>
         </is>
       </c>
     </row>
     <row r="1028">
       <c r="A1028" t="inlineStr">
         <is>
-          <t>128</t>
+          <t>7 1/2</t>
         </is>
       </c>
     </row>
     <row r="1029">
       <c r="A1029" t="inlineStr">
         <is>
-          <t>152</t>
+          <t>7 1/8</t>
         </is>
       </c>
     </row>
     <row r="1030">
       <c r="A1030" t="inlineStr">
         <is>
-          <t>HEATHER GREY</t>
+          <t>7 1/4</t>
         </is>
       </c>
     </row>
     <row r="1031">
       <c r="A1031" t="inlineStr">
         <is>
-          <t>MELON</t>
+          <t>7 3/4</t>
         </is>
       </c>
     </row>
     <row r="1032">
       <c r="A1032" t="inlineStr">
         <is>
-          <t>SULPHUR</t>
+          <t>8+</t>
         </is>
       </c>
     </row>
     <row r="1033">
       <c r="A1033" t="inlineStr">
         <is>
-          <t>COW</t>
+          <t>Tortoise</t>
         </is>
       </c>
     </row>
     <row r="1034">
       <c r="A1034" t="inlineStr">
         <is>
-          <t>OUTCRY</t>
+          <t>MAX SMALL</t>
         </is>
       </c>
     </row>
     <row r="1035">
       <c r="A1035" t="inlineStr">
         <is>
-          <t>PSYCHE</t>
+          <t>32mm</t>
         </is>
       </c>
     </row>
     <row r="1036">
       <c r="A1036" t="inlineStr">
         <is>
-          <t>TRIBAL</t>
+          <t>OTG</t>
         </is>
       </c>
     </row>
     <row r="1037">
       <c r="A1037" t="inlineStr">
         <is>
-          <t>TAPE</t>
+          <t>282</t>
         </is>
       </c>
     </row>
     <row r="1038">
       <c r="A1038" t="inlineStr">
         <is>
-          <t>AQUA</t>
+          <t>27.5 x 2.5</t>
         </is>
       </c>
     </row>
     <row r="1039">
       <c r="A1039" t="inlineStr">
         <is>
-          <t>CHEDDAR</t>
+          <t>280</t>
         </is>
       </c>
     </row>
     <row r="1040">
       <c r="A1040" t="inlineStr">
         <is>
-          <t>YELLOW</t>
+          <t>290</t>
         </is>
       </c>
     </row>
     <row r="1041">
       <c r="A1041" t="inlineStr">
         <is>
-          <t>POWDER 2</t>
+          <t>289</t>
         </is>
       </c>
     </row>
     <row r="1042">
       <c r="A1042" t="inlineStr">
         <is>
-          <t>HOCKERE</t>
+          <t>296</t>
         </is>
       </c>
     </row>
     <row r="1043">
       <c r="A1043" t="inlineStr">
         <is>
-          <t>MONARC</t>
+          <t>298</t>
         </is>
       </c>
     </row>
     <row r="1044">
       <c r="A1044" t="inlineStr">
         <is>
-          <t>BABY / BEBE</t>
+          <t>286</t>
         </is>
       </c>
     </row>
     <row r="1045">
       <c r="A1045" t="inlineStr">
         <is>
-          <t>CHEER</t>
+          <t>15ml</t>
         </is>
       </c>
     </row>
     <row r="1046">
       <c r="A1046" t="inlineStr">
         <is>
-          <t>CRAZY</t>
+          <t>145</t>
         </is>
       </c>
     </row>
     <row r="1047">
       <c r="A1047" t="inlineStr">
         <is>
-          <t>SPORTY</t>
+          <t>Indigo</t>
         </is>
       </c>
     </row>
     <row r="1048">
       <c r="A1048" t="inlineStr">
         <is>
-          <t>22-24</t>
+          <t>S1 Black</t>
         </is>
       </c>
     </row>
     <row r="1049">
       <c r="A1049" t="inlineStr">
         <is>
-          <t>Signature TD</t>
+          <t>Watermelon</t>
         </is>
       </c>
     </row>
     <row r="1050">
       <c r="A1050" t="inlineStr">
         <is>
-          <t>25-33</t>
+          <t>85</t>
         </is>
       </c>
     </row>
     <row r="1051">
       <c r="A1051" t="inlineStr">
         <is>
-          <t>159</t>
+          <t>MATTE BLACK||PRIZM ROSE GOLD &amp; PRIZM ICED IRID</t>
         </is>
       </c>
     </row>
     <row r="1052">
       <c r="A1052" t="inlineStr">
         <is>
-          <t>Black | ChromaPop Pro Photochromic Gold Mirror</t>
+          <t>MATTE BLACK||Prizm Iced Iridium</t>
         </is>
       </c>
     </row>
     <row r="1053">
       <c r="A1053" t="inlineStr">
         <is>
-          <t>Black  | ChromaPop Pro Photochromic Blue Mirror</t>
+          <t>MATTE WHITE||PRIZM ROSE GOLD</t>
         </is>
       </c>
     </row>
     <row r="1054">
       <c r="A1054" t="inlineStr">
         <is>
-          <t>Wild Child Close Encounters | ChromaPop Everyday Blue Mirror</t>
+          <t>MATTE WHITE||PRIZM ARGON IRIDIUM</t>
         </is>
       </c>
     </row>
     <row r="1055">
       <c r="A1055" t="inlineStr">
         <is>
-          <t>Black | ChromaPop Pro Photochromic  Gold Mirror</t>
+          <t>MATTE BLACK||PRIZM ICED IRIDIUM</t>
         </is>
       </c>
     </row>
     <row r="1056">
       <c r="A1056" t="inlineStr">
         <is>
-          <t>Dusk Crackle | ChromaPop Everyday Rose Gold Mirror</t>
+          <t>Cut#2</t>
         </is>
       </c>
     </row>
     <row r="1057">
       <c r="A1057" t="inlineStr">
         <is>
-          <t>White Chunky Knit | ChromaPop Sun Platinum Mirror</t>
+          <t>Vanilla 1 Gal</t>
         </is>
       </c>
     </row>
     <row r="1058">
       <c r="A1058" t="inlineStr">
         <is>
-          <t>Arctic Apricot | ChromaPop Everyday Violet Mirror</t>
+          <t>SAGE KOTSENBURG SIGNATURE||PRIZM SAGE GOLD</t>
         </is>
       </c>
     </row>
     <row r="1059">
       <c r="A1059" t="inlineStr">
         <is>
-          <t>Proper Pink Paint Brush | ChromaPop Everyday Rose Gold Mirror</t>
+          <t>LUCAS BRAATHEN SIGNATURE||PRIZM SNOW SAPPHIRE IRID</t>
         </is>
       </c>
     </row>
     <row r="1060">
       <c r="A1060" t="inlineStr">
         <is>
-          <t>Cosmos Dreamscape | ChromaPop Sun Black</t>
+          <t>MATTE BLACK||PRIZM SAGE GOLD</t>
         </is>
       </c>
     </row>
     <row r="1061">
       <c r="A1061" t="inlineStr">
         <is>
-          <t>Lunar Fog Split | ChromaPop Everyday Rose Gold Mirror</t>
+          <t>CRYSTAL BLUE CELL||PRIZM SNOW SAPPHIRE IRID</t>
         </is>
       </c>
     </row>
     <row r="1062">
       <c r="A1062" t="inlineStr">
         <is>
-          <t>Smith x SheJumps | ChromaPop Everyday Violet Mirror</t>
+          <t>TOADSTOOL DUALITY||PRIZM ROSE GOLD</t>
         </is>
       </c>
     </row>
     <row r="1063">
       <c r="A1063" t="inlineStr">
         <is>
-          <t>Black | ChromaPop Pro Photochromic Blue Mirror</t>
+          <t>Prizm Sage Gold</t>
         </is>
       </c>
     </row>
     <row r="1064">
       <c r="A1064" t="inlineStr">
         <is>
-          <t>Speed Racer | ChromaPop Sun Black Gold Mirror</t>
+          <t>Prizm Argon</t>
         </is>
       </c>
     </row>
     <row r="1065">
       <c r="A1065" t="inlineStr">
         <is>
-          <t>Chalk Bleach | ChromaPop Pro Photochromic Gold Mirror</t>
+          <t>Prizm Iced Irid</t>
         </is>
       </c>
     </row>
     <row r="1066">
       <c r="A1066" t="inlineStr">
         <is>
-          <t>Black | ChromaPop Everyday Green Mirror</t>
+          <t>Prizm Black Irid</t>
         </is>
       </c>
     </row>
     <row r="1067">
       <c r="A1067" t="inlineStr">
         <is>
-          <t>White Vapor | ChromaPop Everyday Rose Gold Mirror</t>
+          <t>PrizmSapphireIrid</t>
         </is>
       </c>
     </row>
     <row r="1068">
       <c r="A1068" t="inlineStr">
         <is>
-          <t>Black || ChromaPop Sun Black Gold Mirror</t>
+          <t>100 mm Fine</t>
         </is>
       </c>
     </row>
     <row r="1069">
       <c r="A1069" t="inlineStr">
         <is>
-          <t>AC | Gen Sasaki | ChromaPop Everyday Rose Gold Mirror</t>
+          <t>100 mm coarse</t>
         </is>
       </c>
     </row>
     <row r="1070">
       <c r="A1070" t="inlineStr">
         <is>
-          <t>Chalk Straightline | ChromaPop Pro Photochromic Red Mirror</t>
+          <t>Pocket</t>
         </is>
       </c>
     </row>
     <row r="1071">
       <c r="A1071" t="inlineStr">
         <is>
-          <t>Copy Cat | ChromaPop Everyday Blue Mirror</t>
+          <t>3pk Black</t>
         </is>
       </c>
     </row>
     <row r="1072">
       <c r="A1072" t="inlineStr">
         <is>
-          <t>Crimson A-Maze-Zing | ChromaPop Everyday Red Mirror</t>
+          <t>3pk Clear</t>
         </is>
       </c>
     </row>
     <row r="1073">
       <c r="A1073" t="inlineStr">
         <is>
-          <t>Black | Blue Sensor Mirror</t>
+          <t>Basic</t>
         </is>
       </c>
     </row>
     <row r="1074">
       <c r="A1074" t="inlineStr">
         <is>
-          <t>Black || Green Sol-X Mirror</t>
+          <t>Easy 60ml</t>
         </is>
       </c>
     </row>
     <row r="1075">
       <c r="A1075" t="inlineStr">
         <is>
-          <t>Blackout | ChromaPop Sun Black</t>
+          <t>Double Wide</t>
         </is>
       </c>
     </row>
     <row r="1076">
       <c r="A1076" t="inlineStr">
         <is>
-          <t>Black | ChromaPop Everyday Red Mirror</t>
+          <t>3.5x7mm TIN</t>
         </is>
       </c>
     </row>
     <row r="1077">
       <c r="A1077" t="inlineStr">
         <is>
-          <t>Chalk | ChromaPop Sun Black Gold Mirror</t>
+          <t>3.5x9mm TIN</t>
         </is>
       </c>
     </row>
     <row r="1078">
       <c r="A1078" t="inlineStr">
         <is>
-          <t>Black || ChromaPop Everyday Green Mirror</t>
+          <t>4.1x9mm TIM</t>
         </is>
       </c>
     </row>
     <row r="1079">
       <c r="A1079" t="inlineStr">
         <is>
-          <t>Black  | ChromaPop Everyday Rose Gold Mirror</t>
+          <t>Hole Plug kit</t>
         </is>
       </c>
     </row>
     <row r="1080">
       <c r="A1080" t="inlineStr">
         <is>
-          <t>Black || ChromaPop Storm Rose Flash</t>
+          <t>Epoxy Brush 12pk</t>
         </is>
       </c>
     </row>
     <row r="1081">
       <c r="A1081" t="inlineStr">
         <is>
-          <t>Everyday Rose Gold Mirror</t>
+          <t>6 X2/1</t>
         </is>
       </c>
     </row>
     <row r="1082">
       <c r="A1082" t="inlineStr">
         <is>
-          <t>Sun Black Gold Mirror</t>
+          <t>Cut#1</t>
         </is>
       </c>
     </row>
     <row r="1083">
       <c r="A1083" t="inlineStr">
         <is>
-          <t>Sun Red Mirror</t>
+          <t>univ</t>
         </is>
       </c>
     </row>
     <row r="1084">
       <c r="A1084" t="inlineStr">
         <is>
-          <t>Everyday Blue Mirror</t>
+          <t>250g</t>
         </is>
       </c>
     </row>
     <row r="1085">
       <c r="A1085" t="inlineStr">
         <is>
-          <t>165</t>
+          <t>Cold/Warm</t>
         </is>
       </c>
     </row>
     <row r="1086">
       <c r="A1086" t="inlineStr">
         <is>
-          <t>RIG Light Amethyst</t>
+          <t>Unviersal</t>
         </is>
       </c>
     </row>
     <row r="1087">
       <c r="A1087" t="inlineStr">
         <is>
-          <t>RIG Bixbite/Matte Black/Black Trace</t>
+          <t>PRIZM ICED IRIDIUM</t>
         </is>
       </c>
     </row>
     <row r="1088">
       <c r="A1088" t="inlineStr">
         <is>
-          <t>RIG Emerald/Matte Black/Black Trace</t>
+          <t>Gummi Large</t>
         </is>
       </c>
     </row>
     <row r="1089">
       <c r="A1089" t="inlineStr">
         <is>
-          <t>19.5</t>
+          <t>Burr Stick</t>
         </is>
       </c>
     </row>
     <row r="1090">
       <c r="A1090" t="inlineStr">
         <is>
-          <t>183</t>
+          <t>Short</t>
         </is>
       </c>
     </row>
     <row r="1091">
       <c r="A1091" t="inlineStr">
         <is>
-          <t>Grey Pink</t>
+          <t>Phylogenetic</t>
         </is>
       </c>
     </row>
     <row r="1092">
       <c r="A1092" t="inlineStr">
         <is>
-          <t>Iceberg</t>
+          <t>Graphite</t>
         </is>
       </c>
     </row>
     <row r="1093">
       <c r="A1093" t="inlineStr">
         <is>
-          <t>Guava</t>
+          <t>Beefy 150x60x5mm</t>
         </is>
       </c>
     </row>
     <row r="1094">
       <c r="A1094" t="inlineStr">
         <is>
-          <t>Tip 8mm</t>
+          <t>Glue Pot</t>
         </is>
       </c>
     </row>
     <row r="1095">
       <c r="A1095" t="inlineStr">
         <is>
-          <t>PRIZM Sage Gold</t>
+          <t>Duct 2 x60</t>
         </is>
       </c>
     </row>
     <row r="1096">
       <c r="A1096" t="inlineStr">
         <is>
-          <t>(NF) Violet</t>
+          <t>1/4 inch</t>
         </is>
       </c>
     </row>
     <row r="1097">
       <c r="A1097" t="inlineStr">
         <is>
-          <t>Red Tension</t>
+          <t>C 3/16</t>
         </is>
       </c>
     </row>
     <row r="1098">
       <c r="A1098" t="inlineStr">
         <is>
-          <t>Sand</t>
+          <t>VitalOxide 128oz</t>
         </is>
       </c>
     </row>
     <row r="1099">
       <c r="A1099" t="inlineStr">
         <is>
-          <t>Lemon Ginger</t>
+          <t>VitalOxide 32 oz</t>
         </is>
       </c>
     </row>
     <row r="1100">
       <c r="A1100" t="inlineStr">
         <is>
-          <t>Coconut</t>
+          <t>Abrasive belt 350 x 1600mm, K120</t>
         </is>
       </c>
     </row>
     <row r="1101">
       <c r="A1101" t="inlineStr">
         <is>
-          <t>Glow</t>
+          <t>Synthetic Emulsion 1 gal Color moregreen</t>
         </is>
       </c>
     </row>
     <row r="1102">
       <c r="A1102" t="inlineStr">
         <is>
-          <t>Banana</t>
+          <t>Endless Filter Sock 50m</t>
         </is>
       </c>
     </row>
     <row r="1103">
       <c r="A1103" t="inlineStr">
         <is>
-          <t>Large</t>
+          <t>Filter mat 830x365x20 P 300</t>
         </is>
       </c>
     </row>
     <row r="1104">
       <c r="A1104" t="inlineStr">
         <is>
-          <t>Steal Your Face</t>
+          <t>ADJ.</t>
         </is>
       </c>
     </row>
     <row r="1105">
       <c r="A1105" t="inlineStr">
         <is>
-          <t>(NF) Carrot</t>
+          <t>Zirconium grinding belt 20X1200mm 100Gr</t>
         </is>
       </c>
     </row>
     <row r="1106">
       <c r="A1106" t="inlineStr">
         <is>
-          <t>172</t>
+          <t>L 3/16"</t>
         </is>
       </c>
     </row>
     <row r="1107">
       <c r="A1107" t="inlineStr">
         <is>
-          <t>X05 Long</t>
+          <t>Trizact Finish Belt 350 x 1600 mm</t>
         </is>
       </c>
     </row>
     <row r="1108">
       <c r="A1108" t="inlineStr">
         <is>
-          <t>Dry</t>
+          <t>Kit 5mm</t>
         </is>
       </c>
     </row>
     <row r="1109">
       <c r="A1109" t="inlineStr">
         <is>
-          <t>Wet</t>
+          <t>L 1/8"</t>
         </is>
       </c>
     </row>
     <row r="1110">
       <c r="A1110" t="inlineStr">
         <is>
-          <t>5.5mm Pins</t>
+          <t>Maven</t>
         </is>
       </c>
     </row>
     <row r="1111">
       <c r="A1111" t="inlineStr">
         <is>
-          <t>26 x 2.5</t>
+          <t>J85</t>
         </is>
       </c>
     </row>
     <row r="1112">
       <c r="A1112" t="inlineStr">
         <is>
-          <t>24 x 2.4</t>
+          <t>s/m black</t>
         </is>
       </c>
     </row>
     <row r="1113">
       <c r="A1113" t="inlineStr">
         <is>
-          <t>Diameter;31.6mm Left hand</t>
+          <t>Deluxe</t>
         </is>
       </c>
     </row>
     <row r="1114">
       <c r="A1114" t="inlineStr">
         <is>
-          <t>Cochise/ Zero G</t>
+          <t>BottleOpener</t>
         </is>
       </c>
     </row>
     <row r="1115">
       <c r="A1115" t="inlineStr">
         <is>
-          <t>225g</t>
+          <t>Mountain</t>
         </is>
       </c>
     </row>
     <row r="1116">
       <c r="A1116" t="inlineStr">
         <is>
-          <t>50ml</t>
+          <t>Handle</t>
         </is>
       </c>
     </row>
     <row r="1117">
       <c r="A1117" t="inlineStr">
         <is>
-          <t>26 x 2.4 EXO</t>
+          <t>Horse Hair</t>
         </is>
       </c>
     </row>
     <row r="1118">
       <c r="A1118" t="inlineStr">
         <is>
-          <t>Wiper 35mm</t>
+          <t>os</t>
         </is>
       </c>
     </row>
     <row r="1119">
       <c r="A1119" t="inlineStr">
         <is>
-          <t>Mossy || Mossy</t>
+          <t>26.5</t>
         </is>
       </c>
     </row>
     <row r="1120">
       <c r="A1120" t="inlineStr">
         <is>
-          <t>Photochromic Rose Flash</t>
+          <t>28.5</t>
         </is>
       </c>
     </row>
     <row r="1121">
       <c r="A1121" t="inlineStr">
         <is>
-          <t>138x39x85</t>
+          <t>6</t>
         </is>
       </c>
     </row>
     <row r="1122">
       <c r="A1122" t="inlineStr">
         <is>
-          <t>Mini SYF</t>
+          <t>Maiden</t>
         </is>
       </c>
     </row>
     <row r="1123">
       <c r="A1123" t="inlineStr">
         <is>
-          <t>Stealth B1</t>
+          <t>Mustache</t>
         </is>
       </c>
     </row>
     <row r="1124">
       <c r="A1124" t="inlineStr">
         <is>
-          <t>MAX</t>
+          <t>Seeker</t>
         </is>
       </c>
     </row>
     <row r="1125">
       <c r="A1125" t="inlineStr">
         <is>
-          <t>29x2.4</t>
+          <t>Super</t>
         </is>
       </c>
     </row>
     <row r="1126">
       <c r="A1126" t="inlineStr">
         <is>
-          <t>112</t>
+          <t>Tapered</t>
         </is>
       </c>
     </row>
     <row r="1127">
       <c r="A1127" t="inlineStr">
         <is>
-          <t>Brown</t>
+          <t>Prizm Dark Grey</t>
         </is>
       </c>
     </row>
     <row r="1128">
       <c r="A1128" t="inlineStr">
         <is>
-          <t>F/G/J</t>
+          <t>Brush</t>
         </is>
       </c>
     </row>
     <row r="1129">
       <c r="A1129" t="inlineStr">
         <is>
-          <t>HF Cold</t>
+          <t>Mini</t>
         </is>
       </c>
     </row>
     <row r="1130">
       <c r="A1130" t="inlineStr">
         <is>
-          <t>Refillable</t>
+          <t>Surf</t>
         </is>
       </c>
     </row>
     <row r="1131">
       <c r="A1131" t="inlineStr">
         <is>
-          <t>Reactine</t>
+          <t>S black</t>
         </is>
       </c>
     </row>
     <row r="1132">
       <c r="A1132" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>12V Car</t>
         </is>
       </c>
     </row>
     <row r="1133">
       <c r="A1133" t="inlineStr">
         <is>
-          <t>Horsehair</t>
+          <t>2000</t>
         </is>
       </c>
     </row>
     <row r="1134">
       <c r="A1134" t="inlineStr">
         <is>
-          <t>Brass</t>
+          <t>1200</t>
         </is>
       </c>
     </row>
     <row r="1135">
       <c r="A1135" t="inlineStr">
         <is>
-          <t>30s</t>
+          <t>1800</t>
         </is>
       </c>
     </row>
     <row r="1136">
       <c r="A1136" t="inlineStr">
         <is>
-          <t>Clean &amp; Glide</t>
+          <t>Parking Lot</t>
         </is>
       </c>
     </row>
     <row r="1137">
       <c r="A1137" t="inlineStr">
         <is>
-          <t>6/7 1/8</t>
+          <t>110-140</t>
         </is>
       </c>
     </row>
     <row r="1138">
       <c r="A1138" t="inlineStr">
         <is>
-          <t>10/11 1/8</t>
+          <t>(1 PIECE) BK</t>
         </is>
       </c>
     </row>
     <row r="1139">
       <c r="A1139" t="inlineStr">
         <is>
-          <t>Camp Bears putter</t>
+          <t>03 BLACK</t>
         </is>
       </c>
     </row>
     <row r="1140">
       <c r="A1140" t="inlineStr">
         <is>
-          <t>gummi</t>
+          <t>10MM (1 PAIR) BLACK</t>
         </is>
       </c>
     </row>
     <row r="1141">
       <c r="A1141" t="inlineStr">
         <is>
-          <t>w/ Cambrelle Covers</t>
+          <t>40MM (1 PAIR) NEON</t>
         </is>
       </c>
     </row>
     <row r="1142">
       <c r="A1142" t="inlineStr">
         <is>
-          <t>1.75-2.125</t>
+          <t>11MM (1 PAIR) BLACK</t>
         </is>
       </c>
     </row>
     <row r="1143">
       <c r="A1143" t="inlineStr">
         <is>
-          <t>38 XL</t>
+          <t>10.5MM (1 PAIR) BLACK</t>
         </is>
       </c>
     </row>
     <row r="1144">
       <c r="A1144" t="inlineStr">
         <is>
-          <t>50mm</t>
+          <t>B115</t>
         </is>
       </c>
     </row>
     <row r="1145">
       <c r="A1145" t="inlineStr">
         <is>
-          <t>268</t>
+          <t>B95</t>
         </is>
       </c>
     </row>
     <row r="1146">
       <c r="A1146" t="inlineStr">
         <is>
-          <t>32oz</t>
+          <t>B100</t>
         </is>
       </c>
     </row>
     <row r="1147">
       <c r="A1147" t="inlineStr">
         <is>
-          <t>7 3/8</t>
+          <t>B90</t>
         </is>
       </c>
     </row>
     <row r="1148">
       <c r="A1148" t="inlineStr">
         <is>
-          <t>7 7/8</t>
+          <t>Tuning Supplies Tap Wrench T-Handle</t>
         </is>
       </c>
     </row>
     <row r="1149">
       <c r="A1149" t="inlineStr">
         <is>
-          <t>Kasey Jones</t>
+          <t>w/o</t>
         </is>
       </c>
     </row>
     <row r="1150">
       <c r="A1150" t="inlineStr">
         <is>
-          <t>TJ Smith</t>
+          <t>Short</t>
         </is>
       </c>
     </row>
     <row r="1151">
       <c r="A1151" t="inlineStr">
         <is>
-          <t>27.5 x 2.8</t>
+          <t>Long</t>
         </is>
       </c>
     </row>
     <row r="1152">
       <c r="A1152" t="inlineStr">
         <is>
-          <t>120mm</t>
+          <t>2XS</t>
         </is>
       </c>
     </row>
     <row r="1153">
       <c r="A1153" t="inlineStr">
         <is>
-          <t>Tail Clip</t>
+          <t>ooops</t>
         </is>
       </c>
     </row>
     <row r="1154">
       <c r="A1154" t="inlineStr">
         <is>
-          <t>SRAM Level TL, T, DB5, DB3, DB1, Avid Elixir R, CR, CR Mag, 1, 3, 5, 7, 9, X0, XX, World Cup</t>
+          <t>Winter Boot Taya High Black 41</t>
         </is>
       </c>
     </row>
     <row r="1155">
       <c r="A1155" t="inlineStr">
         <is>
-          <t>Training - 300grams</t>
+          <t>FIS 3 Pairs</t>
         </is>
       </c>
     </row>
     <row r="1156">
       <c r="A1156" t="inlineStr">
         <is>
-          <t>35mm</t>
+          <t>Junior Nordic Pole 110 Red</t>
         </is>
       </c>
     </row>
     <row r="1157">
       <c r="A1157" t="inlineStr">
         <is>
-          <t>All Mountain</t>
+          <t>Race Pole Hand Guard Toolless</t>
         </is>
       </c>
     </row>
     <row r="1158">
       <c r="A1158" t="inlineStr">
         <is>
-          <t>7 5/8</t>
+          <t>Nordic Ski Classic Pro C2 + SH 202</t>
         </is>
       </c>
     </row>
     <row r="1159">
       <c r="A1159" t="inlineStr">
         <is>
-          <t>7 1/2</t>
+          <t>Junior Nordic Pole 80 Black</t>
         </is>
       </c>
     </row>
     <row r="1160">
       <c r="A1160" t="inlineStr">
         <is>
-          <t>7 1/8</t>
+          <t>Junior Nordic Pole 85 Black</t>
         </is>
       </c>
     </row>
     <row r="1161">
       <c r="A1161" t="inlineStr">
         <is>
-          <t>7 1/4</t>
+          <t>Junior Nordic Pole 90 Black</t>
         </is>
       </c>
     </row>
     <row r="1162">
       <c r="A1162" t="inlineStr">
         <is>
-          <t>7 3/4</t>
+          <t>Junior Nordic Pole 95 Black</t>
         </is>
       </c>
     </row>
     <row r="1163">
       <c r="A1163" t="inlineStr">
         <is>
-          <t>8+</t>
+          <t>Junior Nordic Pole 115 Black</t>
         </is>
       </c>
     </row>
     <row r="1164">
       <c r="A1164" t="inlineStr">
         <is>
-          <t>Tortoise</t>
+          <t>Junior Nordic Pole 120 Black</t>
         </is>
       </c>
     </row>
     <row r="1165">
       <c r="A1165" t="inlineStr">
         <is>
-          <t>MAX SMALL</t>
+          <t>Junior Nordic Pole 125 Black</t>
         </is>
       </c>
     </row>
     <row r="1166">
       <c r="A1166" t="inlineStr">
         <is>
-          <t>32mm</t>
+          <t>Headband Alps  Lavender</t>
         </is>
       </c>
     </row>
     <row r="1167">
       <c r="A1167" t="inlineStr">
         <is>
-          <t>OTG</t>
+          <t>Hoodie RS Red M</t>
         </is>
       </c>
     </row>
     <row r="1168">
       <c r="A1168" t="inlineStr">
         <is>
-          <t>282</t>
+          <t>Junior Hoodie RS Grey M</t>
         </is>
       </c>
     </row>
     <row r="1169">
       <c r="A1169" t="inlineStr">
         <is>
-          <t>27.5 x 2.5</t>
+          <t>M. Polo Blue M</t>
         </is>
       </c>
     </row>
     <row r="1170">
       <c r="A1170" t="inlineStr">
         <is>
-          <t>280</t>
+          <t>M. Polo Green M</t>
         </is>
       </c>
     </row>
     <row r="1171">
       <c r="A1171" t="inlineStr">
         <is>
-          <t>290</t>
+          <t>Nordic Ski Pro CS +SH 186</t>
         </is>
       </c>
     </row>
     <row r="1172">
       <c r="A1172" t="inlineStr">
         <is>
-          <t>289</t>
+          <t>22</t>
         </is>
       </c>
     </row>
     <row r="1173">
       <c r="A1173" t="inlineStr">
         <is>
-          <t>296</t>
+          <t>W. Glove Gore-Tex Mission Purple M</t>
         </is>
       </c>
     </row>
     <row r="1174">
       <c r="A1174" t="inlineStr">
         <is>
-          <t>298</t>
+          <t>M. Glove Gore-Tex Mission MX Red M</t>
         </is>
       </c>
     </row>
     <row r="1175">
       <c r="A1175" t="inlineStr">
         <is>
-          <t>286</t>
+          <t>Baselayer Top Contra Tiger S</t>
         </is>
       </c>
     </row>
     <row r="1176">
       <c r="A1176" t="inlineStr">
         <is>
-          <t>15ml</t>
+          <t>W. Bib Pant Pascore Purple S</t>
         </is>
       </c>
     </row>
     <row r="1177">
       <c r="A1177" t="inlineStr">
         <is>
-          <t>145</t>
+          <t>W. Baselayer Bottom Haven Moonscape XS</t>
         </is>
       </c>
     </row>
     <row r="1178">
       <c r="A1178" t="inlineStr">
         <is>
-          <t>Indigo</t>
+          <t>W. Baselayer Bottom Haven Moonscape L</t>
         </is>
       </c>
     </row>
     <row r="1179">
       <c r="A1179" t="inlineStr">
         <is>
-          <t>S1 Black</t>
+          <t>Fork Rebound Damper Adjuster Knob</t>
         </is>
       </c>
     </row>
     <row r="1180">
       <c r="A1180" t="inlineStr">
         <is>
-          <t>Watermelon</t>
+          <t>Bike Tire Folding Assegai Terra 27.5 x 2.5 EXO+</t>
         </is>
       </c>
     </row>
     <row r="1181">
       <c r="A1181" t="inlineStr">
         <is>
-          <t>85</t>
+          <t>35</t>
         </is>
       </c>
     </row>
     <row r="1182">
       <c r="A1182" t="inlineStr">
         <is>
-          <t>MATTE BLACK||PRIZM ROSE GOLD &amp; PRIZM ICED IRID</t>
+          <t>SHIN</t>
         </is>
       </c>
     </row>
     <row r="1183">
       <c r="A1183" t="inlineStr">
         <is>
-          <t>MATTE BLACK||Prizm Iced Iridium</t>
+          <t>Yellow</t>
         </is>
       </c>
     </row>
     <row r="1184">
       <c r="A1184" t="inlineStr">
         <is>
-          <t>MATTE WHITE||PRIZM ROSE GOLD</t>
+          <t>Purple</t>
         </is>
       </c>
     </row>
     <row r="1185">
       <c r="A1185" t="inlineStr">
         <is>
-          <t>MATTE WHITE||PRIZM ARGON IRIDIUM</t>
+          <t>Alpine Sock FT Graphic Blue L</t>
         </is>
       </c>
     </row>
     <row r="1186">
       <c r="A1186" t="inlineStr">
         <is>
-          <t>MATTE BLACK||PRIZM ICED IRIDIUM</t>
+          <t>M. Baselayer Top Intaknit Charcoal M</t>
         </is>
       </c>
     </row>
     <row r="1187">
       <c r="A1187" t="inlineStr">
         <is>
-          <t>Cut#2</t>
+          <t>M. Baselayer Top Intaknit Charcoal XL</t>
         </is>
       </c>
     </row>
     <row r="1188">
       <c r="A1188" t="inlineStr">
         <is>
-          <t>Vanilla 1 Gal</t>
+          <t>M. Baselayer Bottom Intraknit Charcoal S</t>
         </is>
       </c>
     </row>
     <row r="1189">
       <c r="A1189" t="inlineStr">
         <is>
-          <t>SAGE KOTSENBURG SIGNATURE||PRIZM SAGE GOLD</t>
+          <t>M. Baselayer Bottom Intraknit Charcoal XXL</t>
         </is>
       </c>
     </row>
     <row r="1190">
       <c r="A1190" t="inlineStr">
         <is>
-          <t>LUCAS BRAATHEN SIGNATURE||PRIZM SNOW SAPPHIRE IRID</t>
+          <t>Alpine Headband Multi Color</t>
         </is>
       </c>
     </row>
     <row r="1191">
       <c r="A1191" t="inlineStr">
         <is>
-          <t>MATTE BLACK||PRIZM SAGE GOLD</t>
+          <t>M. Jacket Down Klaus Stone M</t>
         </is>
       </c>
     </row>
     <row r="1192">
       <c r="A1192" t="inlineStr">
         <is>
-          <t>CRYSTAL BLUE CELL||PRIZM SNOW SAPPHIRE IRID</t>
+          <t>Alpine Goggle +Lens Cleaver Tiger || Red</t>
         </is>
       </c>
     </row>
     <row r="1193">
       <c r="A1193" t="inlineStr">
         <is>
-          <t>TOADSTOOL DUALITY||PRIZM ROSE GOLD</t>
+          <t>Gold</t>
         </is>
       </c>
     </row>
     <row r="1194">
       <c r="A1194" t="inlineStr">
         <is>
-          <t>Prizm Sage Gold</t>
+          <t>M. Vest Fleece Blue M</t>
         </is>
       </c>
     </row>
     <row r="1195">
       <c r="A1195" t="inlineStr">
         <is>
-          <t>Prizm Argon</t>
+          <t>M. Vest Fleece Blue XL</t>
         </is>
       </c>
     </row>
     <row r="1196">
       <c r="A1196" t="inlineStr">
         <is>
-          <t>Prizm Iced Irid</t>
+          <t>Tuning Supplies Metal Dust pan 12</t>
         </is>
       </c>
     </row>
     <row r="1197">
       <c r="A1197" t="inlineStr">
         <is>
-          <t>Prizm Black Irid</t>
+          <t>Tuning Supplies Pole Cutter</t>
         </is>
       </c>
     </row>
     <row r="1198">
       <c r="A1198" t="inlineStr">
         <is>
-          <t>PrizmSapphireIrid</t>
+          <t>Tuning Supplies Filter Sock 50m</t>
         </is>
       </c>
     </row>
     <row r="1199">
       <c r="A1199" t="inlineStr">
         <is>
-          <t>100 mm Fine</t>
+          <t>Tuning Supplies Vital Oxide 1 Gallon</t>
         </is>
       </c>
     </row>
     <row r="1200">
       <c r="A1200" t="inlineStr">
         <is>
-          <t>100 mm coarse</t>
+          <t>M. Pant Explorair 3L Blue S</t>
         </is>
       </c>
     </row>
     <row r="1201">
       <c r="A1201" t="inlineStr">
         <is>
-          <t>Pocket</t>
+          <t>M. Pant Explorair 3L Blue L</t>
         </is>
       </c>
     </row>
     <row r="1202">
       <c r="A1202" t="inlineStr">
         <is>
-          <t>3pk Black</t>
+          <t>W. Vest Insuloft Green M</t>
         </is>
       </c>
     </row>
     <row r="1203">
       <c r="A1203" t="inlineStr">
         <is>
-          <t>3pk Clear</t>
+          <t>LokSak Bag +Lanyard</t>
         </is>
       </c>
     </row>
     <row r="1204">
       <c r="A1204" t="inlineStr">
         <is>
-          <t>Basic</t>
+          <t>14</t>
         </is>
       </c>
     </row>
     <row r="1205">
       <c r="A1205" t="inlineStr">
         <is>
-          <t>Easy 60ml</t>
+          <t>Black-Afterglow</t>
         </is>
       </c>
     </row>
     <row r="1206">
       <c r="A1206" t="inlineStr">
         <is>
-          <t>Double Wide</t>
+          <t>Alpine Goggle Faze II LS Red || Bronze Chrome</t>
         </is>
       </c>
     </row>
     <row r="1207">
       <c r="A1207" t="inlineStr">
         <is>
-          <t>3.5x7mm TIN</t>
+          <t>Touring Skin ClimbProS-Glide r2c 120mm XS</t>
         </is>
       </c>
     </row>
     <row r="1208">
       <c r="A1208" t="inlineStr">
         <is>
-          <t>3.5x9mm TIN</t>
+          <t>Replacement Sole Gripwalk Standard 1K S</t>
         </is>
       </c>
     </row>
     <row r="1209">
       <c r="A1209" t="inlineStr">
         <is>
-          <t>4.1x9mm TIM</t>
+          <t>M. Boxer 2Pack Shift Grey/Blue L</t>
         </is>
       </c>
     </row>
     <row r="1210">
       <c r="A1210" t="inlineStr">
         <is>
-          <t>Hole Plug kit</t>
+          <t>M. Boxer 2Pack Shift Grey/Blue XL</t>
         </is>
       </c>
     </row>
     <row r="1211">
       <c r="A1211" t="inlineStr">
         <is>
-          <t>Epoxy Brush 12pk</t>
+          <t>M. Boxer 2Pack Shift Space/Cartoon S</t>
         </is>
       </c>
     </row>
     <row r="1212">
       <c r="A1212" t="inlineStr">
         <is>
-          <t>6 X2/1</t>
+          <t>M. Boxer 2Pack Shift Space/Cartoon M</t>
         </is>
       </c>
     </row>
     <row r="1213">
       <c r="A1213" t="inlineStr">
         <is>
-          <t>Cut#1</t>
+          <t>M. Boxer 2Pack Shift Space/Cartoon L</t>
         </is>
       </c>
     </row>
     <row r="1214">
       <c r="A1214" t="inlineStr">
         <is>
-          <t>univ</t>
+          <t>M. Boxer 2Pack Shift Space/Cartoon XL</t>
         </is>
       </c>
     </row>
     <row r="1215">
       <c r="A1215" t="inlineStr">
         <is>
-          <t>250g</t>
+          <t>M. Boxer 2Pack Shift Lion/ Sea XXL</t>
         </is>
       </c>
     </row>
     <row r="1216">
       <c r="A1216" t="inlineStr">
         <is>
-          <t>Cold/Warm</t>
+          <t>M. Boxer 2Pack Shift Eagles/Top Gun S</t>
         </is>
       </c>
     </row>
     <row r="1217">
       <c r="A1217" t="inlineStr">
         <is>
-          <t>Unviersal</t>
+          <t>M. Boxer 2Pack Shift Eagles/Top Gun M</t>
         </is>
       </c>
     </row>
     <row r="1218">
       <c r="A1218" t="inlineStr">
         <is>
-          <t>PRIZM ICED IRIDIUM</t>
+          <t>M. Boxer 2Pack Shift Eagles/Top Gun XXL</t>
         </is>
       </c>
     </row>
     <row r="1219">
       <c r="A1219" t="inlineStr">
         <is>
-          <t>Gummi Large</t>
+          <t>M. Sock Crew La Quinta OS</t>
         </is>
       </c>
     </row>
     <row r="1220">
       <c r="A1220" t="inlineStr">
         <is>
-          <t>Burr Stick</t>
+          <t>M. Sock Crew Oasis OS</t>
         </is>
       </c>
     </row>
     <row r="1221">
       <c r="A1221" t="inlineStr">
         <is>
-          <t>Short</t>
+          <t>M. Sock Crew Parrot OS</t>
         </is>
       </c>
     </row>
     <row r="1222">
       <c r="A1222" t="inlineStr">
         <is>
-          <t>Phylogenetic</t>
+          <t>M. Sock Crew Galactica OS</t>
         </is>
       </c>
     </row>
     <row r="1223">
       <c r="A1223" t="inlineStr">
         <is>
-          <t>Graphite</t>
+          <t>Marble</t>
         </is>
       </c>
     </row>
     <row r="1224">
       <c r="A1224" t="inlineStr">
         <is>
-          <t>Beefy 150x60x5mm</t>
+          <t>Stripe</t>
         </is>
       </c>
     </row>
     <row r="1225">
       <c r="A1225" t="inlineStr">
         <is>
-          <t>Glue Pot</t>
+          <t>Jacket Rebels Rogue Blue M/L</t>
         </is>
       </c>
     </row>
     <row r="1226">
       <c r="A1226" t="inlineStr">
         <is>
-          <t>Duct 2 x60</t>
+          <t>Jacket Rebels Rogue Blue L</t>
         </is>
       </c>
     </row>
     <row r="1227">
       <c r="A1227" t="inlineStr">
         <is>
-          <t>1/4 inch</t>
+          <t>Jacket Rebels Rogue Blue M</t>
         </is>
       </c>
     </row>
     <row r="1228">
       <c r="A1228" t="inlineStr">
         <is>
-          <t>C 3/16</t>
+          <t>Jacket Rebels Rogue Blue XXL</t>
         </is>
       </c>
     </row>
     <row r="1229">
       <c r="A1229" t="inlineStr">
         <is>
-          <t>VitalOxide 128oz</t>
+          <t>Disc Golf Fairway Driver Steal Your Blood</t>
         </is>
       </c>
     </row>
     <row r="1230">
       <c r="A1230" t="inlineStr">
         <is>
-          <t>VitalOxide 32 oz</t>
+          <t>Sunglasses Sutro Matte Black || Prizm Trail Torch</t>
         </is>
       </c>
     </row>
     <row r="1231">
       <c r="A1231" t="inlineStr">
         <is>
-          <t>Abrasive belt 350 x 1600mm, K120</t>
+          <t>Sunglasses Sutro Lite Matte Black || Prizm Sapphire Iridium</t>
         </is>
       </c>
     </row>
     <row r="1232">
       <c r="A1232" t="inlineStr">
         <is>
-          <t>Synthetic Emulsion 1 gal Color moregreen</t>
+          <t>Sunglasses Sutro Lite Matte Sand || Prizm Road Black</t>
         </is>
       </c>
     </row>
     <row r="1233">
       <c r="A1233" t="inlineStr">
         <is>
-          <t>Endless Filter Sock 50m</t>
+          <t>Sunglasses Sutro Lite Matte Tan || Prizm Road Black</t>
         </is>
       </c>
     </row>
     <row r="1234">
       <c r="A1234" t="inlineStr">
         <is>
-          <t>Filter mat 830x365x20 P 300</t>
+          <t>Sunglasses Evzero Blades Matte Black || Prizm Violet Iridium</t>
         </is>
       </c>
     </row>
     <row r="1235">
       <c r="A1235" t="inlineStr">
         <is>
-          <t>ADJ.</t>
+          <t>W. Kore 85 170</t>
         </is>
       </c>
     </row>
     <row r="1236">
       <c r="A1236" t="inlineStr">
         <is>
-          <t>Zirconium grinding belt 20X1200mm 100Gr</t>
+          <t>Junior Ski Oblivion 141</t>
         </is>
       </c>
     </row>
     <row r="1237">
       <c r="A1237" t="inlineStr">
         <is>
-          <t>L 3/16"</t>
+          <t>Bike Saddle XLR TM Superflow</t>
         </is>
       </c>
     </row>
     <row r="1238">
       <c r="A1238" t="inlineStr">
         <is>
-          <t>Trizact Finish Belt 350 x 1600 mm</t>
+          <t>Alpine Binding Griffon 13 ID 100 Blue</t>
         </is>
       </c>
     </row>
     <row r="1239">
       <c r="A1239" t="inlineStr">
         <is>
-          <t>Kit 5mm</t>
+          <t>Slides Jungle Cat 5</t>
         </is>
       </c>
     </row>
     <row r="1240">
       <c r="A1240" t="inlineStr">
         <is>
-          <t>L 1/8"</t>
+          <t>Hawx Ultra 120 S 26 BOA</t>
         </is>
       </c>
     </row>
     <row r="1241">
       <c r="A1241" t="inlineStr">
         <is>
-          <t>Maven</t>
+          <t>Hawx Prime 120 S 26 Black / Grey</t>
         </is>
       </c>
     </row>
     <row r="1242">
       <c r="A1242" t="inlineStr">
         <is>
-          <t>J85</t>
+          <t>W. Hawx Magna 85 24 Storm</t>
         </is>
       </c>
     </row>
     <row r="1243">
       <c r="A1243" t="inlineStr">
         <is>
-          <t>s/m black</t>
+          <t>W. XTD Magna 105 GW 24 Black</t>
         </is>
       </c>
     </row>
     <row r="1244">
       <c r="A1244" t="inlineStr">
         <is>
-          <t>Deluxe</t>
+          <t>Nordic Ski Redster S9 191</t>
         </is>
       </c>
     </row>
     <row r="1245">
       <c r="A1245" t="inlineStr">
         <is>
-          <t>BottleOpener</t>
+          <t>Pole AMT SQS  115 Pistach</t>
         </is>
       </c>
     </row>
     <row r="1246">
       <c r="A1246" t="inlineStr">
         <is>
-          <t>Mountain</t>
+          <t>Pole AMT SQS  115 Sand</t>
         </is>
       </c>
     </row>
     <row r="1247">
       <c r="A1247" t="inlineStr">
         <is>
-          <t>Handle</t>
+          <t>M. Jacket Grands 3L Floral L</t>
         </is>
       </c>
     </row>
     <row r="1248">
       <c r="A1248" t="inlineStr">
         <is>
-          <t>Horse Hair</t>
+          <t>M. Jacket Grands 3L Sienna L</t>
         </is>
       </c>
     </row>
     <row r="1249">
       <c r="A1249" t="inlineStr">
         <is>
-          <t>26.5</t>
+          <t>M. Anorak Wetherill 2L Olive/Natural L</t>
         </is>
       </c>
     </row>
     <row r="1250">
       <c r="A1250" t="inlineStr">
         <is>
-          <t>28.5</t>
+          <t>Shell Anorak Ansel Black L</t>
         </is>
       </c>
     </row>
     <row r="1251">
       <c r="A1251" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>M. Jacket Reedy Floral L</t>
         </is>
       </c>
     </row>
     <row r="1252">
       <c r="A1252" t="inlineStr">
         <is>
-          <t>Maiden</t>
+          <t>M. Shell Bib Emmons 3L  Sienna L</t>
         </is>
       </c>
     </row>
     <row r="1253">
       <c r="A1253" t="inlineStr">
         <is>
-          <t>Mustache</t>
+          <t>Pant Chairman Olive L</t>
         </is>
       </c>
     </row>
     <row r="1254">
       <c r="A1254" t="inlineStr">
         <is>
-          <t>Seeker</t>
+          <t>W. Bib Pant Pascore Lume M</t>
         </is>
       </c>
     </row>
     <row r="1255">
       <c r="A1255" t="inlineStr">
         <is>
-          <t>Super</t>
+          <t>Hoodie Rollin Rideable Matcha L</t>
         </is>
       </c>
     </row>
     <row r="1256">
       <c r="A1256" t="inlineStr">
         <is>
-          <t>Tapered</t>
+          <t>Hat Seven Panel Quilted Macha</t>
         </is>
       </c>
     </row>
     <row r="1257">
       <c r="A1257" t="inlineStr">
         <is>
-          <t>Prizm Dark Grey</t>
+          <t>Balaclava Harken Macha</t>
         </is>
       </c>
     </row>
     <row r="1258">
       <c r="A1258" t="inlineStr">
         <is>
-          <t>Brush</t>
+          <t>Glove Wasco Lobster Tan L</t>
         </is>
       </c>
     </row>
     <row r="1259">
       <c r="A1259" t="inlineStr">
         <is>
-          <t>Mini</t>
+          <t>bula hat</t>
         </is>
       </c>
     </row>
     <row r="1260">
       <c r="A1260" t="inlineStr">
         <is>
-          <t>Surf</t>
+          <t>Touring Soft Bottle 1L</t>
         </is>
       </c>
     </row>
     <row r="1261">
       <c r="A1261" t="inlineStr">
         <is>
-          <t>S black</t>
+          <t>Ski Tuning Scraper Plexi Sharp 3mm</t>
         </is>
       </c>
     </row>
     <row r="1262">
       <c r="A1262" t="inlineStr">
         <is>
-          <t>12V Car</t>
+          <t>Alpine Goggle LCG Evo LS Black/White</t>
         </is>
       </c>
     </row>
     <row r="1263">
       <c r="A1263" t="inlineStr">
         <is>
-          <t>2000</t>
+          <t>W. Sandal  Laguna 6 Olive</t>
         </is>
       </c>
     </row>
     <row r="1264">
       <c r="A1264" t="inlineStr">
         <is>
-          <t>1200</t>
+          <t>W. Sandal  Laguna 8 Olive</t>
         </is>
       </c>
     </row>
     <row r="1265">
       <c r="A1265" t="inlineStr">
         <is>
-          <t>1800</t>
+          <t>W. Sandal  Vivian 6 Black</t>
         </is>
       </c>
     </row>
     <row r="1266">
       <c r="A1266" t="inlineStr">
         <is>
-          <t>Parking Lot</t>
+          <t>W. Sandal  Vivian 8 Black</t>
         </is>
       </c>
     </row>
     <row r="1267">
       <c r="A1267" t="inlineStr">
         <is>
-          <t>110-140</t>
+          <t>W. Sandal  Isla Vista 6 Red</t>
         </is>
       </c>
     </row>
     <row r="1268">
       <c r="A1268" t="inlineStr">
         <is>
-          <t>(1 PIECE) BK</t>
+          <t>W. Sandal  Isla Vista 6 Olive</t>
         </is>
       </c>
     </row>
     <row r="1269">
       <c r="A1269" t="inlineStr">
         <is>
-          <t>03 BLACK</t>
+          <t>W.Flip Flop Bondi 6 Navy</t>
         </is>
       </c>
     </row>
     <row r="1270">
       <c r="A1270" t="inlineStr">
         <is>
-          <t>10MM (1 PAIR) BLACK</t>
+          <t>M. Flip Flop Black/Rasta 9</t>
         </is>
       </c>
     </row>
     <row r="1271">
       <c r="A1271" t="inlineStr">
         <is>
-          <t>40MM (1 PAIR) NEON</t>
+          <t>257 x 210mm, 550g - Black</t>
         </is>
       </c>
     </row>
     <row r="1272">
       <c r="A1272" t="inlineStr">
         <is>
-          <t>11MM (1 PAIR) BLACK</t>
+          <t>Universal SS22</t>
         </is>
       </c>
     </row>
     <row r="1273">
       <c r="A1273" t="inlineStr">
         <is>
-          <t>10.5MM (1 PAIR) BLACK</t>
+          <t>34mm</t>
         </is>
       </c>
     </row>
     <row r="1274">
       <c r="A1274" t="inlineStr">
         <is>
-          <t>B115</t>
+          <t>Bula Flake Beanie Blue</t>
         </is>
       </c>
     </row>
     <row r="1275">
       <c r="A1275" t="inlineStr">
         <is>
-          <t>B95</t>
+          <t>H</t>
         </is>
       </c>
     </row>
     <row r="1276">
       <c r="A1276" t="inlineStr">
         <is>
-          <t>B100</t>
+          <t>Live Shield Vest Amid Black L</t>
         </is>
       </c>
     </row>
     <row r="1277">
       <c r="A1277" t="inlineStr">
         <is>
-          <t>B90</t>
+          <t>Tuning Supplies Mixing Sticks</t>
         </is>
       </c>
     </row>
     <row r="1278">
       <c r="A1278" t="inlineStr">
         <is>
-          <t>Tuning Supplies Tap Wrench T-Handle</t>
+          <t>Bike Tube Armour 24 x 1.95-2.5</t>
         </is>
       </c>
     </row>
     <row r="1279">
       <c r="A1279" t="inlineStr">
         <is>
-          <t>w/o</t>
+          <t>Bike Tube Armour 20 x 1.75-1.95</t>
         </is>
       </c>
     </row>
     <row r="1280">
       <c r="A1280" t="inlineStr">
         <is>
-          <t>Short</t>
+          <t>Winter Boot Maddox Black 41</t>
         </is>
       </c>
     </row>
     <row r="1281">
       <c r="A1281" t="inlineStr">
         <is>
-          <t>Long</t>
+          <t>Slipper Declan Navy / Red 8</t>
         </is>
       </c>
     </row>
     <row r="1282">
       <c r="A1282" t="inlineStr">
         <is>
-          <t>2XS</t>
+          <t>Suspenders Stage Green</t>
         </is>
       </c>
     </row>
     <row r="1283">
       <c r="A1283" t="inlineStr">
         <is>
-          <t>ooops</t>
+          <t>Alpine Headband Cherry</t>
         </is>
       </c>
     </row>
     <row r="1284">
       <c r="A1284" t="inlineStr">
         <is>
-          <t>Winter Boot Taya High Black 41</t>
+          <t>M. Boxer 2Pack Shift Lion/ Sea XL</t>
         </is>
       </c>
     </row>
     <row r="1285">
       <c r="A1285" t="inlineStr">
         <is>
-          <t>FIS 3 Pairs</t>
+          <t>Nordic Classic Pole Savor QRS 165</t>
         </is>
       </c>
     </row>
     <row r="1286">
       <c r="A1286" t="inlineStr">
         <is>
-          <t>Junior Nordic Pole 110 Red</t>
+          <t>Gen 2</t>
         </is>
       </c>
     </row>
     <row r="1287">
       <c r="A1287" t="inlineStr">
         <is>
-          <t>Race Pole Hand Guard Toolless</t>
+          <t>Fork Dust Wipers 32 2021</t>
         </is>
       </c>
     </row>
     <row r="1288">
       <c r="A1288" t="inlineStr">
         <is>
-          <t>Nordic Ski Classic Pro C2 + SH 202</t>
+          <t>Winter Boot Moscou 3.0 Red 40</t>
         </is>
       </c>
     </row>
     <row r="1289">
       <c r="A1289" t="inlineStr">
         <is>
-          <t>Junior Nordic Pole 80 Black</t>
+          <t>Alpine Boot Bag Kore Black</t>
         </is>
       </c>
     </row>
     <row r="1290">
       <c r="A1290" t="inlineStr">
         <is>
-          <t>Junior Nordic Pole 85 Black</t>
+          <t>W. Baselayer Bottom Haven Moonscape M</t>
         </is>
       </c>
     </row>
     <row r="1291">
       <c r="A1291" t="inlineStr">
         <is>
-          <t>Junior Nordic Pole 90 Black</t>
+          <t>Baselayer Top Contra Tiger L</t>
         </is>
       </c>
     </row>
     <row r="1292">
       <c r="A1292" t="inlineStr">
         <is>
-          <t>Junior Nordic Pole 95 Black</t>
+          <t>Sandal Slide Blue 9</t>
         </is>
       </c>
     </row>
     <row r="1293">
       <c r="A1293" t="inlineStr">
         <is>
-          <t>Junior Nordic Pole 115 Black</t>
+          <t>M. Sandal Flip Flop Black 13</t>
         </is>
       </c>
     </row>
     <row r="1294">
       <c r="A1294" t="inlineStr">
         <is>
-          <t>Junior Nordic Pole 120 Black</t>
+          <t>M. Sandal Flip Flop Black 14</t>
         </is>
       </c>
     </row>
     <row r="1295">
       <c r="A1295" t="inlineStr">
         <is>
-          <t>Junior Nordic Pole 125 Black</t>
+          <t>Alpine Goggle Savor GT Photo Purple Green Gold/Amber Gold</t>
         </is>
       </c>
     </row>
     <row r="1296">
       <c r="A1296" t="inlineStr">
         <is>
-          <t>Headband Alps  Lavender</t>
+          <t>Insole Ultra Thin M8 W10</t>
         </is>
       </c>
     </row>
     <row r="1297">
       <c r="A1297" t="inlineStr">
         <is>
-          <t>Hoodie RS Red M</t>
+          <t>Insole Ultra Thin M11 W13</t>
         </is>
       </c>
     </row>
     <row r="1298">
       <c r="A1298" t="inlineStr">
         <is>
-          <t>Junior Hoodie RS Grey M</t>
+          <t>Junior Nordic Pole 110 Black</t>
         </is>
       </c>
     </row>
     <row r="1299">
       <c r="A1299" t="inlineStr">
         <is>
-          <t>M. Polo Blue M</t>
+          <t>Live Shield Vest Amid Black XL</t>
         </is>
       </c>
     </row>
     <row r="1300">
       <c r="A1300" t="inlineStr">
         <is>
-          <t>M. Polo Green M</t>
+          <t>95</t>
         </is>
       </c>
     </row>
     <row r="1301">
       <c r="A1301" t="inlineStr">
         <is>
-          <t>Nordic Ski Pro CS +SH 186</t>
+          <t>P</t>
         </is>
       </c>
     </row>
     <row r="1302">
       <c r="A1302" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>Tan</t>
         </is>
       </c>
     </row>
     <row r="1303">
       <c r="A1303" t="inlineStr">
         <is>
-          <t>W. Glove Gore-Tex Mission Purple M</t>
+          <t>Roller Travel Bag 90L</t>
         </is>
       </c>
     </row>
     <row r="1304">
       <c r="A1304" t="inlineStr">
         <is>
-          <t>M. Glove Gore-Tex Mission MX Red M</t>
+          <t>Trek Pole Pivot Short</t>
         </is>
       </c>
     </row>
     <row r="1305">
       <c r="A1305" t="inlineStr">
         <is>
-          <t>Baselayer Top Contra Tiger S</t>
+          <t>M. Boxer 2Pack Shift Eagles/Top Gun L</t>
         </is>
       </c>
     </row>
     <row r="1306">
       <c r="A1306" t="inlineStr">
         <is>
-          <t>W. Bib Pant Pascore Purple S</t>
+          <t>M. Boxer 2Pack Shift Eagles/Top Gun XL</t>
         </is>
       </c>
     </row>
     <row r="1307">
       <c r="A1307" t="inlineStr">
         <is>
-          <t>W. Baselayer Bottom Haven Moonscape XS</t>
+          <t>M. Sock Crew Cart Path OS</t>
         </is>
       </c>
     </row>
     <row r="1308">
       <c r="A1308" t="inlineStr">
         <is>
-          <t>W. Baselayer Bottom Haven Moonscape L</t>
+          <t>M. Sock Crew Toucan OS</t>
         </is>
       </c>
     </row>
     <row r="1309">
       <c r="A1309" t="inlineStr">
         <is>
-          <t>Fork Rebound Damper Adjuster Knob</t>
+          <t>Alpine Pole Pitch Back Black 110</t>
         </is>
       </c>
     </row>
     <row r="1310">
       <c r="A1310" t="inlineStr">
         <is>
-          <t>Bike Tire Folding Assegai Terra 27.5 x 2.5 EXO+</t>
+          <t>Alpine Pole Spitfire 3D  Pink 110</t>
         </is>
       </c>
     </row>
     <row r="1311">
       <c r="A1311" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>Bike Goggle Airbrake MTB Bayberry || Prizm Low Light</t>
         </is>
       </c>
     </row>
     <row r="1312">
       <c r="A1312" t="inlineStr">
         <is>
-          <t>SHIN</t>
+          <t>Cabrio MV 95 24 Green</t>
         </is>
       </c>
     </row>
     <row r="1313">
       <c r="A1313" t="inlineStr">
         <is>
-          <t>Yellow</t>
+          <t>Red</t>
         </is>
       </c>
     </row>
     <row r="1314">
       <c r="A1314" t="inlineStr">
         <is>
-          <t>Purple</t>
+          <t>Heated Accessory EXTENSION CORD  80CM</t>
         </is>
       </c>
     </row>
     <row r="1315">
       <c r="A1315" t="inlineStr">
         <is>
-          <t>Alpine Sock FT Graphic Blue L</t>
+          <t>Black-Gold</t>
         </is>
       </c>
     </row>
     <row r="1316">
       <c r="A1316" t="inlineStr">
         <is>
-          <t>M. Baselayer Top Intaknit Charcoal M</t>
+          <t>Lever Blade DB5 Kit</t>
         </is>
       </c>
     </row>
     <row r="1317">
       <c r="A1317" t="inlineStr">
         <is>
-          <t>M. Baselayer Top Intaknit Charcoal XL</t>
+          <t>Aluminium, Black, Kit</t>
         </is>
       </c>
     </row>
     <row r="1318">
       <c r="A1318" t="inlineStr">
         <is>
-          <t>M. Baselayer Bottom Intraknit Charcoal S</t>
+          <t>Tuning Supplies Metal Grip Clear</t>
         </is>
       </c>
     </row>
     <row r="1319">
       <c r="A1319" t="inlineStr">
         <is>
-          <t>M. Baselayer Bottom Intraknit Charcoal XXL</t>
+          <t>0.5 Shaft</t>
         </is>
       </c>
     </row>
     <row r="1320">
       <c r="A1320" t="inlineStr">
         <is>
-          <t>Alpine Headband Multi Color</t>
+          <t>Inverted RC2 Cartridge</t>
         </is>
       </c>
     </row>
     <row r="1321">
       <c r="A1321" t="inlineStr">
         <is>
-          <t>M. Jacket Down Klaus Stone M</t>
+          <t>38mm</t>
         </is>
       </c>
     </row>
     <row r="1322">
       <c r="A1322" t="inlineStr">
         <is>
-          <t>Alpine Goggle +Lens Cleaver Tiger || Red</t>
+          <t>Bike Chain Connecting Pin 11 Speed 3pc Set</t>
         </is>
       </c>
     </row>
     <row r="1323">
       <c r="A1323" t="inlineStr">
         <is>
-          <t>Gold</t>
+          <t>120 Links</t>
         </is>
       </c>
     </row>
     <row r="1324">
       <c r="A1324" t="inlineStr">
         <is>
-          <t>M. Vest Fleece Blue M</t>
+          <t>Bike Chain 12 Speed PC-XX1 Eagle 126 Links</t>
         </is>
       </c>
     </row>
     <row r="1325">
       <c r="A1325" t="inlineStr">
         <is>
-          <t>M. Vest Fleece Blue XL</t>
+          <t>Alpine Boot Bag Kore Backpack</t>
         </is>
       </c>
     </row>
     <row r="1326">
       <c r="A1326" t="inlineStr">
         <is>
-          <t>Tuning Supplies Metal Dust pan 12</t>
+          <t>Refill Kit</t>
         </is>
       </c>
     </row>
     <row r="1327">
       <c r="A1327" t="inlineStr">
         <is>
-          <t>Tuning Supplies Pole Cutter</t>
+          <t>Tuning Supplies Replacement Cutting Wheel</t>
         </is>
       </c>
     </row>
     <row r="1328">
       <c r="A1328" t="inlineStr">
         <is>
-          <t>Tuning Supplies Filter Sock 50m</t>
+          <t>Ski+Binding Revolt 121 177</t>
         </is>
       </c>
     </row>
     <row r="1329">
       <c r="A1329" t="inlineStr">
         <is>
-          <t>Tuning Supplies Vital Oxide 1 Gallon</t>
+          <t>Alpine Pole Spitfire 3D  Pink 115</t>
         </is>
       </c>
     </row>
     <row r="1330">
       <c r="A1330" t="inlineStr">
         <is>
-          <t>M. Pant Explorair 3L Blue S</t>
+          <t>SRAM- Guide Ultimate Lever Assembly OS</t>
         </is>
       </c>
     </row>
     <row r="1331">
       <c r="A1331" t="inlineStr">
         <is>
-          <t>M. Pant Explorair 3L Blue L</t>
+          <t>Lever Blade RSC Aluminium, Black, Kit</t>
         </is>
       </c>
     </row>
     <row r="1332">
       <c r="A1332" t="inlineStr">
         <is>
-          <t>W. Vest Insuloft Green M</t>
+          <t>Tuning Supplies Metal Grip Black</t>
         </is>
       </c>
     </row>
     <row r="1333">
       <c r="A1333" t="inlineStr">
         <is>
-          <t>LokSak Bag +Lanyard</t>
+          <t>Tuning Supplies Premium Synthetic Emulsion 1G</t>
         </is>
       </c>
     </row>
     <row r="1334">
       <c r="A1334" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>McSporties Ballerclava Black</t>
         </is>
       </c>
     </row>
     <row r="1335">
       <c r="A1335" t="inlineStr">
         <is>
-          <t>Alpine Goggle Faze II LS Red || Bronze Chrome</t>
+          <t>Bike Brake Hydraulic Lever Level T Gen 2</t>
         </is>
       </c>
     </row>
     <row r="1336">
       <c r="A1336" t="inlineStr">
         <is>
-          <t>Touring Skin ClimbProS-Glide r2c 120mm XS</t>
+          <t>Bike Brake Hydraulic Lever Level Gen 2</t>
         </is>
       </c>
     </row>
     <row r="1337">
       <c r="A1337" t="inlineStr">
         <is>
-          <t>Replacement Sole Gripwalk Standard 1K S</t>
+          <t>Heel/Toe Tap Kit Racing 3mm 22</t>
         </is>
       </c>
     </row>
     <row r="1338">
       <c r="A1338" t="inlineStr">
         <is>
-          <t>M. Boxer 2Pack Shift Grey/Blue L</t>
+          <t>Locally Made Beanie Smooth Roller Electric Purple</t>
         </is>
       </c>
     </row>
     <row r="1339">
       <c r="A1339" t="inlineStr">
         <is>
-          <t>M. Boxer 2Pack Shift Grey/Blue XL</t>
+          <t>G3 Climbing wires</t>
         </is>
       </c>
     </row>
     <row r="1340">
       <c r="A1340" t="inlineStr">
         <is>
-          <t>M. Boxer 2Pack Shift Space/Cartoon S</t>
+          <t>Rutschblock Cord Red</t>
         </is>
       </c>
     </row>
     <row r="1341">
       <c r="A1341" t="inlineStr">
         <is>
-          <t>M. Boxer 2Pack Shift Space/Cartoon M</t>
+          <t>Bike Tube Armour 29 x 1.95-2.5</t>
         </is>
       </c>
     </row>
     <row r="1342">
       <c r="A1342" t="inlineStr">
         <is>
-          <t>M. Boxer 2Pack Shift Space/Cartoon L</t>
+          <t>Boot Lifter Redster AR 5mm 21-24</t>
         </is>
       </c>
     </row>
     <row r="1343">
       <c r="A1343" t="inlineStr">
         <is>
-          <t>M. Boxer 2Pack Shift Space/Cartoon XL</t>
+          <t>Junior Mitten Clips Purple</t>
         </is>
       </c>
     </row>
     <row r="1344">
       <c r="A1344" t="inlineStr">
         <is>
-          <t>M. Boxer 2Pack Shift Lion/ Sea XXL</t>
+          <t>Junior Mitten Clips Orange</t>
         </is>
       </c>
     </row>
     <row r="1345">
       <c r="A1345" t="inlineStr">
         <is>
-          <t>M. Boxer 2Pack Shift Eagles/Top Gun S</t>
+          <t>Alpine Pole Pitch Back Black 115</t>
         </is>
       </c>
     </row>
     <row r="1346">
       <c r="A1346" t="inlineStr">
         <is>
-          <t>M. Boxer 2Pack Shift Eagles/Top Gun M</t>
+          <t>Insole</t>
         </is>
       </c>
     </row>
     <row r="1347">
       <c r="A1347" t="inlineStr">
         <is>
-          <t>M. Boxer 2Pack Shift Eagles/Top Gun XXL</t>
+          <t>Bike Brake Hydraulic Lever Guide RSC Gen 2</t>
         </is>
       </c>
     </row>
     <row r="1348">
       <c r="A1348" t="inlineStr">
         <is>
-          <t>M. Sock Crew La Quinta OS</t>
+          <t>Disc brake pads (Pair) Steel back plate</t>
         </is>
       </c>
     </row>
     <row r="1349">
       <c r="A1349" t="inlineStr">
         <is>
-          <t>M. Sock Crew Oasis OS</t>
+          <t>Junior Mitten Clips Green</t>
         </is>
       </c>
     </row>
     <row r="1350">
       <c r="A1350" t="inlineStr">
         <is>
-          <t>M. Sock Crew Parrot OS</t>
+          <t>Disc Brake Pads /fins G F J Type Metal</t>
         </is>
       </c>
     </row>
     <row r="1351">
       <c r="A1351" t="inlineStr">
         <is>
-          <t>M. Sock Crew Galactica OS</t>
+          <t>Kit</t>
         </is>
       </c>
     </row>
     <row r="1352">
       <c r="A1352" t="inlineStr">
         <is>
-          <t>Marble</t>
+          <t>I</t>
         </is>
       </c>
     </row>
     <row r="1353">
       <c r="A1353" t="inlineStr">
         <is>
-          <t>Stripe</t>
+          <t>Brake Parts Rotor HS2 6-Bolt 180mm ISO 6B</t>
         </is>
       </c>
     </row>
     <row r="1354">
       <c r="A1354" t="inlineStr">
         <is>
-          <t>Jacket Rebels Rogue Blue M/L</t>
+          <t>Bike Tube Armour 26 x 1.95-2.5</t>
         </is>
       </c>
     </row>
     <row r="1355">
       <c r="A1355" t="inlineStr">
         <is>
-          <t>Jacket Rebels Rogue Blue L</t>
+          <t>Brake Part Centerline Rounded Disc ISO 6B rotor 160mm</t>
         </is>
       </c>
     </row>
     <row r="1356">
       <c r="A1356" t="inlineStr">
         <is>
-          <t>Jacket Rebels Rogue Blue M</t>
+          <t>Tuning Supplies Epoxy Brush</t>
         </is>
       </c>
     </row>
     <row r="1357">
       <c r="A1357" t="inlineStr">
         <is>
-          <t>Jacket Rebels Rogue Blue XXL</t>
+          <t>Bike Tubeless Armour 29 x 2.1-2.6</t>
         </is>
       </c>
     </row>
     <row r="1358">
       <c r="A1358" t="inlineStr">
         <is>
-          <t>Disc Golf Fairway Driver Steal Your Blood</t>
+          <t>W. BaseLayer Top Haven Camo S</t>
         </is>
       </c>
     </row>
     <row r="1359">
       <c r="A1359" t="inlineStr">
         <is>
-          <t>Sunglasses Sutro Matte Black || Prizm Trail Torch</t>
+          <t>Ski Tuning Gummi Stone Blue / Med-Hard</t>
         </is>
       </c>
     </row>
     <row r="1360">
       <c r="A1360" t="inlineStr">
         <is>
-          <t>Sunglasses Sutro Lite Matte Black || Prizm Sapphire Iridium</t>
+          <t>Race Pole Basket  Downhill &amp; SG Rocket 40mm</t>
         </is>
       </c>
     </row>
     <row r="1361">
       <c r="A1361" t="inlineStr">
         <is>
-          <t>Sunglasses Sutro Lite Matte Sand || Prizm Road Black</t>
+          <t>Race Pole Basket  Downhill &amp; SG Rocket 32mm</t>
         </is>
       </c>
     </row>
     <row r="1362">
       <c r="A1362" t="inlineStr">
         <is>
-          <t>Sunglasses Sutro Lite Matte Tan || Prizm Road Black</t>
+          <t>4mm Black (per meter)</t>
         </is>
       </c>
     </row>
     <row r="1363">
       <c r="A1363" t="inlineStr">
         <is>
-          <t>Sunglasses Evzero Blades Matte Black || Prizm Violet Iridium</t>
+          <t>Tuning Supplies Repair Sticks</t>
         </is>
       </c>
     </row>
     <row r="1364">
       <c r="A1364" t="inlineStr">
         <is>
-          <t>W. Kore 85 170</t>
+          <t>Sapphire</t>
         </is>
       </c>
     </row>
     <row r="1365">
       <c r="A1365" t="inlineStr">
         <is>
-          <t>Junior Ski Oblivion 141</t>
+          <t>McSporties Ski Strap Long</t>
         </is>
       </c>
     </row>
     <row r="1366">
       <c r="A1366" t="inlineStr">
         <is>
-          <t>Bike Saddle XLR TM Superflow</t>
+          <t>Sunscreen SPF 30 Getaway Pack</t>
         </is>
       </c>
     </row>
     <row r="1367">
       <c r="A1367" t="inlineStr">
         <is>
-          <t>Alpine Binding Griffon 13 ID 100 Blue</t>
+          <t>Lavender</t>
         </is>
       </c>
     </row>
     <row r="1368">
       <c r="A1368" t="inlineStr">
         <is>
-          <t>Slides Jungle Cat 5</t>
+          <t>Hand</t>
         </is>
       </c>
     </row>
     <row r="1369">
       <c r="A1369" t="inlineStr">
         <is>
-          <t>Hawx Ultra 120 S 26 BOA</t>
+          <t>Front</t>
         </is>
       </c>
     </row>
     <row r="1370">
       <c r="A1370" t="inlineStr">
         <is>
-          <t>Hawx Prime 120 S 26 Black / Grey</t>
+          <t>16 x 1.75-2.125 35mm</t>
         </is>
       </c>
     </row>
     <row r="1371">
       <c r="A1371" t="inlineStr">
         <is>
-          <t>W. Hawx Magna 85 24 Storm</t>
+          <t>Photo Purple</t>
         </is>
       </c>
     </row>
     <row r="1372">
       <c r="A1372" t="inlineStr">
         <is>
-          <t>W. XTD Magna 105 GW 24 Black</t>
+          <t>25mm Plate 110 V</t>
         </is>
       </c>
     </row>
     <row r="1373">
       <c r="A1373" t="inlineStr">
         <is>
-          <t>Nordic Ski Redster S9 191</t>
+          <t>Ski Tuning Roto Handle, Axel and Shield 150mm</t>
         </is>
       </c>
     </row>
     <row r="1374">
       <c r="A1374" t="inlineStr">
         <is>
-          <t>Pole AMT SQS  115 Pistach</t>
+          <t>HorseHair</t>
         </is>
       </c>
     </row>
     <row r="1375">
       <c r="A1375" t="inlineStr">
         <is>
-          <t>Pole AMT SQS  115 Sand</t>
+          <t>Firebird Strap Hard</t>
         </is>
       </c>
     </row>
     <row r="1376">
       <c r="A1376" t="inlineStr">
         <is>
-          <t>M. Jacket Grands 3L Floral L</t>
+          <t>Ski Tuning Plexi Scraper Race Sharpener</t>
         </is>
       </c>
     </row>
     <row r="1377">
       <c r="A1377" t="inlineStr">
         <is>
-          <t>M. Jacket Grands 3L Sienna L</t>
+          <t>0.05 Deg</t>
         </is>
       </c>
     </row>
     <row r="1378">
       <c r="A1378" t="inlineStr">
         <is>
-          <t>M. Anorak Wetherill 2L Olive/Natural L</t>
+          <t>93 Degrees</t>
         </is>
       </c>
     </row>
     <row r="1379">
       <c r="A1379" t="inlineStr">
         <is>
-          <t>Shell Anorak Ansel Black L</t>
+          <t>w/ Cover</t>
         </is>
       </c>
     </row>
     <row r="1380">
       <c r="A1380" t="inlineStr">
         <is>
-          <t>M. Jacket Reedy Floral L</t>
+          <t>Ski Wax All Temp Bacon</t>
         </is>
       </c>
     </row>
     <row r="1381">
       <c r="A1381" t="inlineStr">
         <is>
-          <t>M. Shell Bib Emmons 3L  Sienna L</t>
+          <t>Ski Wax All Temp Maple Bacon</t>
         </is>
       </c>
     </row>
     <row r="1382">
       <c r="A1382" t="inlineStr">
         <is>
-          <t>Pant Chairman Olive L</t>
+          <t>2nd</t>
         </is>
       </c>
     </row>
     <row r="1383">
       <c r="A1383" t="inlineStr">
         <is>
-          <t>W. Bib Pant Pascore Lume M</t>
+          <t>TS7 Violet 50ml</t>
         </is>
       </c>
     </row>
     <row r="1384">
       <c r="A1384" t="inlineStr">
         <is>
-          <t>Hoodie Rollin Rideable Matcha L</t>
+          <t>Base Primer</t>
         </is>
       </c>
     </row>
     <row r="1385">
       <c r="A1385" t="inlineStr">
         <is>
-          <t>Balaclava Harken Macha</t>
+          <t xml:space="preserve">11                                                                                                  </t>
         </is>
       </c>
     </row>
     <row r="1386">
       <c r="A1386" t="inlineStr">
         <is>
-          <t>Glove Wasco Lobster Tan L</t>
+          <t xml:space="preserve">10                                                                                                  </t>
         </is>
       </c>
     </row>
     <row r="1387">
       <c r="A1387" t="inlineStr">
         <is>
-          <t>bula hat</t>
+          <t>M8 / W10</t>
         </is>
       </c>
     </row>
     <row r="1388">
       <c r="A1388" t="inlineStr">
         <is>
-          <t>Touring Soft Bottle 1L</t>
+          <t>M10 / W12</t>
         </is>
       </c>
     </row>
     <row r="1389">
       <c r="A1389" t="inlineStr">
         <is>
-          <t>Ski Tuning Scraper Plexi Sharp 3mm</t>
+          <t>Insole Ultra Thin M9 W11</t>
         </is>
       </c>
     </row>
     <row r="1390">
       <c r="A1390" t="inlineStr">
         <is>
-          <t>Alpine Goggle LCG Evo LS Black/White</t>
+          <t>Insole Ultra Thin M10 W12</t>
         </is>
       </c>
     </row>
     <row r="1391">
       <c r="A1391" t="inlineStr">
         <is>
-          <t>W. Sandal  Laguna 6 Olive</t>
+          <t>M9 / W11</t>
         </is>
       </c>
     </row>
     <row r="1392">
       <c r="A1392" t="inlineStr">
         <is>
-          <t>W. Sandal  Laguna 8 Olive</t>
+          <t>4.5</t>
         </is>
       </c>
     </row>
     <row r="1393">
       <c r="A1393" t="inlineStr">
         <is>
-          <t>W. Sandal  Vivian 6 Black</t>
+          <t>Everyday</t>
         </is>
       </c>
     </row>
     <row r="1394">
       <c r="A1394" t="inlineStr">
         <is>
-          <t>W. Sandal  Vivian 8 Black</t>
+          <t>Sun</t>
         </is>
       </c>
     </row>
     <row r="1395">
       <c r="A1395" t="inlineStr">
         <is>
-          <t>W. Sandal  Isla Vista 6 Red</t>
+          <t>Lowlight</t>
         </is>
       </c>
     </row>
     <row r="1396">
       <c r="A1396" t="inlineStr">
         <is>
-          <t>W. Sandal  Isla Vista 6 Olive</t>
+          <t>pacific green</t>
         </is>
       </c>
     </row>
     <row r="1397">
       <c r="A1397" t="inlineStr">
         <is>
-          <t>W.Flip Flop Bondi 6 Navy</t>
+          <t xml:space="preserve">9                                                                                                   </t>
         </is>
       </c>
     </row>
     <row r="1398">
       <c r="A1398" t="inlineStr">
         <is>
-          <t>M. Flip Flop Black/Rasta 9</t>
+          <t>4XL</t>
         </is>
       </c>
     </row>
     <row r="1399">
       <c r="A1399" t="inlineStr">
         <is>
-          <t>257 x 210mm, 550g - Black</t>
+          <t>6.0</t>
         </is>
       </c>
     </row>
     <row r="1400">
       <c r="A1400" t="inlineStr">
         <is>
-          <t>Universal SS22</t>
+          <t>7.0</t>
         </is>
       </c>
     </row>
     <row r="1401">
       <c r="A1401" t="inlineStr">
         <is>
-          <t>34mm</t>
+          <t>8.0</t>
         </is>
       </c>
     </row>
     <row r="1402">
       <c r="A1402" t="inlineStr">
         <is>
-          <t>Bula Flake Beanie Blue</t>
+          <t>9.0</t>
         </is>
       </c>
     </row>
     <row r="1403">
       <c r="A1403" t="inlineStr">
         <is>
-          <t>H</t>
+          <t>10.0</t>
         </is>
       </c>
     </row>
     <row r="1404">
       <c r="A1404" t="inlineStr">
         <is>
-          <t>Live Shield Vest Amid Black L</t>
+          <t>11.0</t>
         </is>
       </c>
     </row>
     <row r="1405">
       <c r="A1405" t="inlineStr">
         <is>
-          <t>Tuning Supplies Mixing Sticks</t>
+          <t>12.0</t>
         </is>
       </c>
     </row>
     <row r="1406">
       <c r="A1406" t="inlineStr">
         <is>
-          <t>Bike Tube Armour 24 x 1.95-2.5</t>
+          <t xml:space="preserve">85-105                                                                                              </t>
         </is>
       </c>
     </row>
     <row r="1407">
       <c r="A1407" t="inlineStr">
         <is>
-          <t>Bike Tube Armour 20 x 1.75-1.95</t>
+          <t xml:space="preserve">110-150                                                                                             </t>
         </is>
       </c>
     </row>
     <row r="1408">
       <c r="A1408" t="inlineStr">
         <is>
-          <t>Winter Boot Maddox Black 41</t>
+          <t xml:space="preserve">110-140                                                                                             </t>
         </is>
       </c>
     </row>
     <row r="1409">
       <c r="A1409" t="inlineStr">
         <is>
-          <t>Slipper Declan Navy / Red 8</t>
+          <t>HEIVY</t>
         </is>
       </c>
     </row>
     <row r="1410">
       <c r="A1410" t="inlineStr">
         <is>
-          <t>Suspenders Stage Green</t>
+          <t>Rose Gold Mirror</t>
         </is>
       </c>
     </row>
     <row r="1411">
       <c r="A1411" t="inlineStr">
         <is>
-          <t>Alpine Headband Cherry</t>
+          <t>Photochromic Brown</t>
         </is>
       </c>
     </row>
     <row r="1412">
       <c r="A1412" t="inlineStr">
         <is>
-          <t>M. Boxer 2Pack Shift Lion/ Sea XL</t>
+          <t>Lowlight Rose Blue</t>
         </is>
       </c>
     </row>
     <row r="1413">
       <c r="A1413" t="inlineStr">
         <is>
-          <t>Nordic Classic Pole Savor QRS 165</t>
+          <t>Photochromic Clear</t>
         </is>
       </c>
     </row>
     <row r="1414">
       <c r="A1414" t="inlineStr">
         <is>
-          <t>Gen 2</t>
+          <t>Violet Mirror</t>
         </is>
       </c>
     </row>
     <row r="1415">
       <c r="A1415" t="inlineStr">
         <is>
-          <t>Fork Dust Wipers 32 2021</t>
+          <t>Opal Mirror</t>
         </is>
       </c>
     </row>
     <row r="1416">
       <c r="A1416" t="inlineStr">
         <is>
-          <t>Winter Boot Moscou 3.0 Red 40</t>
+          <t xml:space="preserve"> Polarized Gray Green</t>
         </is>
       </c>
     </row>
     <row r="1417">
       <c r="A1417" t="inlineStr">
         <is>
-          <t>Alpine Boot Bag Kore Black</t>
+          <t>Polarized Brown</t>
         </is>
       </c>
     </row>
     <row r="1418">
       <c r="A1418" t="inlineStr">
         <is>
-          <t>W. Baselayer Bottom Haven Moonscape M</t>
+          <t>Country</t>
         </is>
       </c>
     </row>
     <row r="1419">
       <c r="A1419" t="inlineStr">
         <is>
-          <t>Baselayer Top Contra Tiger L</t>
+          <t>Colour</t>
         </is>
       </c>
     </row>
     <row r="1420">
       <c r="A1420" t="inlineStr">
         <is>
-          <t>Sandal Slide Blue 9</t>
+          <t>YEAH</t>
         </is>
       </c>
     </row>
     <row r="1421">
       <c r="A1421" t="inlineStr">
         <is>
-          <t>M. Sandal Flip Flop Black 13</t>
+          <t>SMILEY</t>
         </is>
       </c>
     </row>
     <row r="1422">
       <c r="A1422" t="inlineStr">
         <is>
-          <t>M. Sandal Flip Flop Black 14</t>
+          <t>ELECT</t>
         </is>
       </c>
     </row>
     <row r="1423">
       <c r="A1423" t="inlineStr">
         <is>
-          <t>Alpine Goggle Savor GT Photo Purple Green Gold/Amber Gold</t>
+          <t>NEON</t>
         </is>
       </c>
     </row>
     <row r="1424">
       <c r="A1424" t="inlineStr">
         <is>
-          <t>Insole Ultra Thin M8 W10</t>
+          <t>BLACK</t>
         </is>
       </c>
     </row>
     <row r="1425">
       <c r="A1425" t="inlineStr">
         <is>
-          <t>Insole Ultra Thin M11 W13</t>
+          <t>TAFFY</t>
         </is>
       </c>
     </row>
     <row r="1426">
       <c r="A1426" t="inlineStr">
         <is>
-          <t>Junior Nordic Pole 110 Black</t>
+          <t>COBALT</t>
         </is>
       </c>
     </row>
     <row r="1427">
       <c r="A1427" t="inlineStr">
         <is>
-          <t>Live Shield Vest Amid Black XL</t>
+          <t>ea</t>
         </is>
       </c>
     </row>
     <row r="1428">
       <c r="A1428" t="inlineStr">
         <is>
-          <t>95</t>
+          <t>5V</t>
         </is>
       </c>
     </row>
     <row r="1429">
       <c r="A1429" t="inlineStr">
         <is>
-          <t>P</t>
+          <t>EA</t>
         </is>
       </c>
     </row>
     <row r="1430">
       <c r="A1430" t="inlineStr">
         <is>
-          <t>Tan</t>
+          <t>Pack</t>
         </is>
       </c>
     </row>
     <row r="1431">
       <c r="A1431" t="inlineStr">
         <is>
-          <t>Roller Travel Bag 90L</t>
+          <t>Option</t>
         </is>
       </c>
     </row>
     <row r="1432">
       <c r="A1432" t="inlineStr">
         <is>
-          <t>Trek Pole Pivot Short</t>
+          <t>143</t>
         </is>
       </c>
     </row>
     <row r="1433">
       <c r="A1433" t="inlineStr">
         <is>
-          <t>M. Boxer 2Pack Shift Eagles/Top Gun L</t>
+          <t>133</t>
         </is>
       </c>
     </row>
     <row r="1434">
       <c r="A1434" t="inlineStr">
         <is>
-          <t>M. Boxer 2Pack Shift Eagles/Top Gun XL</t>
+          <t>163</t>
         </is>
       </c>
     </row>
     <row r="1435">
       <c r="A1435" t="inlineStr">
         <is>
-          <t>M. Sock Crew Cart Path OS</t>
+          <t>153</t>
         </is>
       </c>
     </row>
     <row r="1436">
       <c r="A1436" t="inlineStr">
         <is>
-          <t>M. Sock Crew Toucan OS</t>
+          <t>Everyday Blue</t>
         </is>
       </c>
     </row>
     <row r="1437">
       <c r="A1437" t="inlineStr">
         <is>
-          <t>Alpine Pole Pitch Back Black 110</t>
+          <t>115.0</t>
         </is>
       </c>
     </row>
     <row r="1438">
       <c r="A1438" t="inlineStr">
         <is>
-          <t>Alpine Pole Spitfire 3D  Pink 110</t>
+          <t>YXS</t>
         </is>
       </c>
     </row>
     <row r="1439">
       <c r="A1439" t="inlineStr">
         <is>
-          <t>Bike Goggle Airbrake MTB Bayberry || Prizm Low Light</t>
+          <t>YS</t>
         </is>
       </c>
     </row>
     <row r="1440">
       <c r="A1440" t="inlineStr">
         <is>
-          <t>Cabrio MV 95 24 Green</t>
+          <t>YM</t>
         </is>
       </c>
     </row>
     <row r="1441">
       <c r="A1441" t="inlineStr">
         <is>
-          <t>Red</t>
+          <t>Matte Black</t>
         </is>
       </c>
     </row>
     <row r="1442">
       <c r="A1442" t="inlineStr">
         <is>
-          <t>Heated Accessory EXTENSION CORD  80CM</t>
+          <t>Photochromic</t>
         </is>
       </c>
     </row>
     <row r="1443">
       <c r="A1443" t="inlineStr">
         <is>
-          <t>Black-Gold</t>
+          <t>Adj</t>
         </is>
       </c>
     </row>
     <row r="1444">
       <c r="A1444" t="inlineStr">
         <is>
-          <t>Lever Blade DB5 Kit</t>
+          <t>Option</t>
         </is>
       </c>
     </row>
     <row r="1445">
       <c r="A1445" t="inlineStr">
         <is>
-          <t>Aluminium, Black, Kit</t>
+          <t>w/o</t>
         </is>
       </c>
     </row>
     <row r="1446">
       <c r="A1446" t="inlineStr">
         <is>
-          <t>Tuning Supplies Metal Grip Clear</t>
+          <t>XL/XXL</t>
         </is>
       </c>
     </row>
     <row r="1447">
       <c r="A1447" t="inlineStr">
         <is>
-          <t>0.5 Shaft</t>
+          <t>OS</t>
         </is>
       </c>
     </row>
     <row r="1448">
       <c r="A1448" t="inlineStr">
         <is>
-          <t>Inverted RC2 Cartridge</t>
+          <t>Lime</t>
         </is>
       </c>
     </row>
     <row r="1449">
       <c r="A1449" t="inlineStr">
         <is>
-          <t>38mm</t>
+          <t>29.5</t>
         </is>
       </c>
     </row>
     <row r="1450">
       <c r="A1450" t="inlineStr">
         <is>
-          <t>Bike Chain Connecting Pin 11 Speed 3pc Set</t>
+          <t>130</t>
         </is>
       </c>
     </row>
     <row r="1451">
       <c r="A1451" t="inlineStr">
         <is>
-          <t>120 Links</t>
+          <t>21</t>
         </is>
       </c>
     </row>
     <row r="1452">
       <c r="A1452" t="inlineStr">
         <is>
-          <t>Bike Chain 12 Speed PC-XX1 Eagle 126 Links</t>
+          <t>20</t>
         </is>
       </c>
     </row>
     <row r="1453">
       <c r="A1453" t="inlineStr">
         <is>
-          <t>Alpine Boot Bag Kore Backpack</t>
+          <t>22</t>
         </is>
       </c>
     </row>
     <row r="1454">
       <c r="A1454" t="inlineStr">
         <is>
-          <t>Refill Kit</t>
+          <t>Sun Green</t>
         </is>
       </c>
     </row>
     <row r="1455">
       <c r="A1455" t="inlineStr">
         <is>
-          <t>Tuning Supplies Replacement Cutting Wheel</t>
+          <t>Sun Blue</t>
         </is>
       </c>
     </row>
     <row r="1456">
       <c r="A1456" t="inlineStr">
         <is>
-          <t>Ski+Binding Revolt 121 177</t>
+          <t>Everyday Rose</t>
         </is>
       </c>
     </row>
     <row r="1457">
       <c r="A1457" t="inlineStr">
         <is>
-          <t>Alpine Pole Spitfire 3D  Pink 115</t>
+          <t>Everyday Violet</t>
         </is>
       </c>
     </row>
     <row r="1458">
       <c r="A1458" t="inlineStr">
         <is>
-          <t>SRAM- Guide Ultimate Lever Assembly OS</t>
+          <t>1X</t>
         </is>
       </c>
     </row>
     <row r="1459">
       <c r="A1459" t="inlineStr">
         <is>
-          <t>Lever Blade RSC Aluminium, Black, Kit</t>
+          <t>2X</t>
         </is>
       </c>
     </row>
     <row r="1460">
       <c r="A1460" t="inlineStr">
         <is>
-          <t>Tuning Supplies Metal Grip Black</t>
+          <t xml:space="preserve">95                                                                                                  </t>
         </is>
       </c>
     </row>
     <row r="1461">
       <c r="A1461" t="inlineStr">
         <is>
-          <t>077</t>
+          <t>Sun</t>
         </is>
       </c>
     </row>
     <row r="1462">
       <c r="A1462" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>XS</t>
         </is>
       </c>
     </row>
     <row r="1463">
       <c r="A1463" t="inlineStr">
         <is>
-          <t>XS/S</t>
+          <t>23</t>
         </is>
       </c>
     </row>
     <row r="1464">
       <c r="A1464" t="inlineStr">
         <is>
-          <t>XS</t>
+          <t>XXS</t>
         </is>
       </c>
     </row>
     <row r="1465">
       <c r="A1465" t="inlineStr">
         <is>
-          <t>XXS</t>
+          <t>XS/S</t>
         </is>
       </c>
     </row>
     <row r="1466">
       <c r="A1466" t="inlineStr">
         <is>
-          <t>XS</t>
+          <t>xs</t>
         </is>
       </c>
     </row>
     <row r="1467">
       <c r="A1467" t="inlineStr">
         <is>
-          <t>xs</t>
+          <t>XSS</t>
         </is>
       </c>
     </row>
     <row r="1468">
       <c r="A1468" t="inlineStr">
         <is>
-          <t>XSS</t>
+          <t>XS</t>
         </is>
       </c>
     </row>
     <row r="1469">
       <c r="A1469" t="inlineStr">
         <is>
-          <t>Sun</t>
+          <t>077</t>
         </is>
       </c>
     </row>
     <row r="1470">
       <c r="A1470" t="inlineStr">
         <is>
-          <t>Everyday</t>
+          <t>S/M</t>
         </is>
       </c>
     </row>
     <row r="1471">
       <c r="A1471" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>087</t>
         </is>
       </c>
     </row>
     <row r="1472">
       <c r="A1472" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>S/M</t>
         </is>
       </c>
     </row>
     <row r="1473">
       <c r="A1473" t="inlineStr">
         <is>
-          <t>S/M</t>
+          <t>Everyday</t>
         </is>
       </c>
     </row>
     <row r="1474">
       <c r="A1474" t="inlineStr">
         <is>
-          <t>S/M</t>
+          <t>S</t>
         </is>
       </c>
     </row>
     <row r="1475">
       <c r="A1475" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>24</t>
         </is>
       </c>
     </row>
     <row r="1476">
       <c r="A1476" t="inlineStr">
         <is>
-          <t>087</t>
+          <t>S</t>
         </is>
       </c>
     </row>
     <row r="1477">
       <c r="A1477" t="inlineStr">
         <is>
-          <t>12"</t>
+          <t>M</t>
         </is>
       </c>
     </row>
     <row r="1478">
       <c r="A1478" t="inlineStr">
         <is>
           <t>ML</t>
         </is>
       </c>
     </row>
     <row r="1479">
       <c r="A1479" t="inlineStr">
         <is>
-          <t>094</t>
+          <t>25</t>
         </is>
       </c>
     </row>
     <row r="1480">
       <c r="A1480" t="inlineStr">
         <is>
-          <t>Sun</t>
+          <t>M</t>
         </is>
       </c>
     </row>
     <row r="1481">
       <c r="A1481" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>M/L</t>
         </is>
       </c>
     </row>
     <row r="1482">
       <c r="A1482" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>12"</t>
         </is>
       </c>
     </row>
     <row r="1483">
       <c r="A1483" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>Sun</t>
         </is>
       </c>
     </row>
     <row r="1484">
       <c r="A1484" t="inlineStr">
         <is>
-          <t>M/L</t>
+          <t>094</t>
         </is>
       </c>
     </row>
     <row r="1485">
       <c r="A1485" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>L/XL</t>
         </is>
       </c>
     </row>
     <row r="1486">
       <c r="A1486" t="inlineStr">
         <is>
           <t>LXL</t>
         </is>
       </c>
     </row>
     <row r="1487">
       <c r="A1487" t="inlineStr">
         <is>
-          <t>097</t>
+          <t>70</t>
         </is>
       </c>
     </row>
     <row r="1488">
       <c r="A1488" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
     </row>
     <row r="1489">
       <c r="A1489" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
     </row>
     <row r="1490">
       <c r="A1490" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>L/XL</t>
         </is>
       </c>
     </row>
     <row r="1491">
       <c r="A1491" t="inlineStr">
         <is>
-          <t>LXL</t>
+          <t>26</t>
         </is>
       </c>
     </row>
     <row r="1492">
       <c r="A1492" t="inlineStr">
         <is>
-          <t>L/XL</t>
+          <t>L</t>
         </is>
       </c>
     </row>
     <row r="1493">
       <c r="A1493" t="inlineStr">
         <is>
-          <t>70</t>
+          <t xml:space="preserve">L                                                                                                   </t>
         </is>
       </c>
     </row>
     <row r="1494">
       <c r="A1494" t="inlineStr">
         <is>
-          <t xml:space="preserve">L                                                                                                   </t>
+          <t>LXL</t>
         </is>
       </c>
     </row>
     <row r="1495">
       <c r="A1495" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>097</t>
         </is>
       </c>
     </row>
     <row r="1496">
       <c r="A1496" t="inlineStr">
         <is>
-          <t>L/XL</t>
+          <t>26</t>
         </is>
       </c>
     </row>
     <row r="1497">
       <c r="A1497" t="inlineStr">
         <is>
-          <t>Platform</t>
+          <t>XL</t>
         </is>
       </c>
     </row>
     <row r="1498">
       <c r="A1498" t="inlineStr">
         <is>
           <t>80</t>
         </is>
       </c>
     </row>
     <row r="1499">
       <c r="A1499" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>27</t>
         </is>
       </c>
     </row>
     <row r="1500">
       <c r="A1500" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>27</t>
         </is>
       </c>
     </row>
     <row r="1501">
       <c r="A1501" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>Platform</t>
         </is>
       </c>
     </row>
     <row r="1502">
       <c r="A1502" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>XL</t>
         </is>
       </c>
     </row>
     <row r="1503">
       <c r="A1503" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
     </row>
     <row r="1504">
       <c r="A1504" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>80</t>
         </is>
       </c>
     </row>
     <row r="1505">
       <c r="A1505" t="inlineStr">
         <is>
-          <t>85</t>
+          <t>27.5x2.5</t>
         </is>
       </c>
     </row>
     <row r="1506">
       <c r="A1506" t="inlineStr">
         <is>
           <t>XXL</t>
         </is>
       </c>
     </row>
     <row r="1507">
       <c r="A1507" t="inlineStr">
         <is>
-          <t>27.5x2.5</t>
+          <t xml:space="preserve">100                                                                                                 </t>
         </is>
       </c>
     </row>
     <row r="1508">
       <c r="A1508" t="inlineStr">
         <is>
-          <t>XXL</t>
+          <t>28</t>
         </is>
       </c>
     </row>
     <row r="1509">
       <c r="A1509" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
     </row>
     <row r="1510">
       <c r="A1510" t="inlineStr">
         <is>
-          <t xml:space="preserve">100                                                                                                 </t>
+          <t>28</t>
         </is>
       </c>
     </row>
     <row r="1511">
       <c r="A1511" t="inlineStr">
         <is>
           <t>XXL</t>
         </is>
       </c>
     </row>
     <row r="1512">
       <c r="A1512" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>85</t>
         </is>
       </c>
     </row>
     <row r="1513">
       <c r="A1513" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>XXL</t>
         </is>
       </c>
     </row>
     <row r="1514">
       <c r="A1514" t="inlineStr">
         <is>
           <t>90</t>
         </is>
       </c>
     </row>
     <row r="1515">
       <c r="A1515" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>3XL</t>
         </is>
       </c>
     </row>
     <row r="1516">
       <c r="A1516" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>105</t>
         </is>
       </c>
     </row>
     <row r="1517">
       <c r="A1517" t="inlineStr">
         <is>
-          <t>105</t>
+          <t>29</t>
         </is>
       </c>
     </row>
     <row r="1518">
       <c r="A1518" t="inlineStr">
         <is>
           <t>29x2.5</t>
         </is>
       </c>
     </row>
     <row r="1519">
       <c r="A1519" t="inlineStr">
         <is>
           <t>29 x 2.6</t>
         </is>
       </c>
     </row>
     <row r="1520">
       <c r="A1520" t="inlineStr">
         <is>
-          <t>29 x 2.5</t>
+          <t>30</t>
         </is>
       </c>
     </row>
     <row r="1521">
       <c r="A1521" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
     </row>
     <row r="1522">
       <c r="A1522" t="inlineStr">
         <is>
-          <t>30</t>
+          <t xml:space="preserve">105                                                                                                 </t>
         </is>
       </c>
     </row>
     <row r="1523">
       <c r="A1523" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
     </row>
     <row r="1524">
       <c r="A1524" t="inlineStr">
         <is>
-          <t>203mm</t>
+          <t>29 x 2.5</t>
         </is>
       </c>
     </row>
     <row r="1525">
       <c r="A1525" t="inlineStr">
         <is>
-          <t xml:space="preserve">105                                                                                                 </t>
+          <t>203mm</t>
         </is>
       </c>
     </row>
     <row r="1526">
       <c r="A1526" t="inlineStr">
         <is>
           <t>95</t>
         </is>
       </c>
     </row>
     <row r="1527">
       <c r="A1527" t="inlineStr">
         <is>
-          <t>107</t>
+          <t>8.5</t>
         </is>
       </c>
     </row>
     <row r="1528">
       <c r="A1528" t="inlineStr">
         <is>
-          <t>8.5</t>
+          <t>Service</t>
         </is>
       </c>
     </row>
     <row r="1529">
       <c r="A1529" t="inlineStr">
         <is>
-          <t>Service</t>
+          <t>29 x 2.4</t>
         </is>
       </c>
     </row>
     <row r="1530">
       <c r="A1530" t="inlineStr">
         <is>
-          <t>29 x 2.4</t>
+          <t>107</t>
         </is>
       </c>
     </row>
     <row r="1531">
       <c r="A1531" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
     </row>
     <row r="1532">
       <c r="A1532" t="inlineStr">
         <is>
           <t>105</t>
         </is>
       </c>
     </row>
     <row r="1533">
       <c r="A1533" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>9</t>
         </is>
       </c>
     </row>
     <row r="1534">
       <c r="A1534" t="inlineStr">
         <is>
-          <t>XL/XXL</t>
+          <t>5L</t>
         </is>
       </c>
     </row>
     <row r="1535">
       <c r="A1535" t="inlineStr">
         <is>
           <t>108</t>
         </is>
       </c>
     </row>
     <row r="1536">
       <c r="A1536" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>Y1</t>
         </is>
       </c>
     </row>
     <row r="1537">
       <c r="A1537" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
     </row>
     <row r="1538">
       <c r="A1538" t="inlineStr">
         <is>
-          <t>5L</t>
+          <t>110</t>
         </is>
       </c>
     </row>
     <row r="1539">
       <c r="A1539" t="inlineStr">
         <is>
-          <t>Y1</t>
+          <t>XL/XXL</t>
         </is>
       </c>
     </row>
     <row r="1540">
       <c r="A1540" t="inlineStr">
         <is>
-          <t>Y2</t>
+          <t>9.5</t>
         </is>
       </c>
     </row>
     <row r="1541">
       <c r="A1541" t="inlineStr">
         <is>
-          <t>9.5</t>
+          <t>115</t>
         </is>
       </c>
     </row>
     <row r="1542">
       <c r="A1542" t="inlineStr">
         <is>
-          <t>115</t>
+          <t>Weight</t>
         </is>
       </c>
     </row>
     <row r="1543">
       <c r="A1543" t="inlineStr">
         <is>
-          <t>Weight</t>
+          <t>Y2</t>
         </is>
       </c>
     </row>
     <row r="1544">
       <c r="A1544" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>120</t>
         </is>
       </c>
     </row>
     <row r="1545">
       <c r="A1545" t="inlineStr">
         <is>
           <t>Y3</t>
         </is>
       </c>
     </row>
     <row r="1546">
       <c r="A1546" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>10</t>
         </is>
       </c>
     </row>
     <row r="1547">
       <c r="A1547" t="inlineStr">
         <is>
           <t>Animal</t>
         </is>
       </c>
     </row>
     <row r="1548">
       <c r="A1548" t="inlineStr">
         <is>
-          <t>120ml</t>
+          <t>10.5</t>
         </is>
       </c>
     </row>
     <row r="1549">
       <c r="A1549" t="inlineStr">
         <is>
-          <t>10.5</t>
+          <t>120ml</t>
         </is>
       </c>
     </row>
     <row r="1550">
       <c r="A1550" t="inlineStr">
         <is>
-          <t>Y4</t>
+          <t>78</t>
         </is>
       </c>
     </row>
     <row r="1551">
       <c r="A1551" t="inlineStr">
         <is>
-          <t>78</t>
+          <t>Y4</t>
         </is>
       </c>
     </row>
     <row r="1552">
       <c r="A1552" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>83mm</t>
         </is>
       </c>
     </row>
     <row r="1553">
       <c r="A1553" t="inlineStr">
         <is>
           <t>Y5</t>
         </is>
       </c>
     </row>
     <row r="1554">
       <c r="A1554" t="inlineStr">
         <is>
-          <t>83mm</t>
+          <t>11</t>
         </is>
       </c>
     </row>
     <row r="1555">
       <c r="A1555" t="inlineStr">
         <is>
-          <t>11.5</t>
+          <t>27.5 x 2.8</t>
         </is>
       </c>
     </row>
     <row r="1556">
       <c r="A1556" t="inlineStr">
         <is>
-          <t>27.5 x 2.8</t>
+          <t>11.5</t>
         </is>
       </c>
     </row>
     <row r="1557">
       <c r="A1557" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>NX Eagle</t>
         </is>
       </c>
     </row>
     <row r="1558">
       <c r="A1558" t="inlineStr">
         <is>
-          <t>NX Eagle</t>
+          <t>12</t>
         </is>
       </c>
     </row>
     <row r="1559">
       <c r="A1559" t="inlineStr">
         <is>
           <t>GX Eagle</t>
         </is>
       </c>
     </row>
     <row r="1560">
       <c r="A1560" t="inlineStr">
         <is>
           <t>SX Eagle</t>
         </is>
       </c>
     </row>
     <row r="1561">
       <c r="A1561" t="inlineStr">
         <is>
           <t>320</t>
         </is>
       </c>
     </row>
     <row r="1562">
       <c r="A1562" t="inlineStr">
         <is>
           <t>120V</t>
         </is>
       </c>
     </row>
     <row r="1563">
       <c r="A1563" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>110</t>
         </is>
       </c>
     </row>
     <row r="1564">
       <c r="A1564" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>13</t>
         </is>
       </c>
     </row>
     <row r="1565">
       <c r="A1565" t="inlineStr">
         <is>
-          <t>113</t>
+          <t>White</t>
         </is>
       </c>
     </row>
     <row r="1566">
       <c r="A1566" t="inlineStr">
         <is>
-          <t>White</t>
+          <t>113</t>
         </is>
       </c>
     </row>
     <row r="1567">
       <c r="A1567" t="inlineStr">
         <is>
           <t>YL</t>
         </is>
       </c>
     </row>
     <row r="1568">
       <c r="A1568" t="inlineStr">
         <is>
           <t>115</t>
         </is>
       </c>
     </row>
     <row r="1569">
       <c r="A1569" t="inlineStr">
         <is>
           <t>YXL</t>
         </is>
       </c>
     </row>
     <row r="1570">
       <c r="A1570" t="inlineStr">
         <is>
-          <t>Cloudy</t>
+          <t>42mm</t>
         </is>
       </c>
     </row>
     <row r="1571">
       <c r="A1571" t="inlineStr">
         <is>
-          <t>42mm</t>
+          <t>117</t>
         </is>
       </c>
     </row>
     <row r="1572">
       <c r="A1572" t="inlineStr">
         <is>
-          <t>117</t>
+          <t>Cloudy</t>
         </is>
       </c>
     </row>
     <row r="1573">
       <c r="A1573" t="inlineStr">
         <is>
           <t>Long</t>
         </is>
       </c>
     </row>
     <row r="1574">
       <c r="A1574" t="inlineStr">
         <is>
           <t>118</t>
         </is>
       </c>
     </row>
     <row r="1575">
       <c r="A1575" t="inlineStr">
         <is>
-          <t>300ml</t>
+          <t>120</t>
         </is>
       </c>
     </row>
     <row r="1576">
       <c r="A1576" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>300ml</t>
         </is>
       </c>
     </row>
     <row r="1577">
       <c r="A1577" t="inlineStr">
         <is>
           <t>50M</t>
         </is>
       </c>
     </row>
     <row r="1578">
       <c r="A1578" t="inlineStr">
         <is>
           <t xml:space="preserve">120                                                                                                 </t>
         </is>
       </c>
     </row>
     <row r="1579">
       <c r="A1579" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
     </row>
     <row r="1580">
       <c r="A1580" t="inlineStr">
         <is>
           <t>9mm</t>
         </is>
       </c>
     </row>
     <row r="1581">
       <c r="A1581" t="inlineStr">
         <is>
           <t>8mm</t>
         </is>
       </c>
     </row>
     <row r="1582">
       <c r="A1582" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
     </row>
     <row r="1583">
       <c r="A1583" t="inlineStr">
         <is>
-          <t>4Pair</t>
+          <t xml:space="preserve">125                                                                                                 </t>
         </is>
       </c>
     </row>
     <row r="1584">
       <c r="A1584" t="inlineStr">
         <is>
-          <t xml:space="preserve">125                                                                                                 </t>
+          <t>4Pair</t>
         </is>
       </c>
     </row>
     <row r="1585">
       <c r="A1585" t="inlineStr">
         <is>
-          <t>127</t>
+          <t>Kit</t>
         </is>
       </c>
     </row>
     <row r="1586">
       <c r="A1586" t="inlineStr">
         <is>
-          <t>Kit</t>
+          <t>127</t>
         </is>
       </c>
     </row>
     <row r="1587">
       <c r="A1587" t="inlineStr">
         <is>
-          <t>128</t>
+          <t>DHandle</t>
         </is>
       </c>
     </row>
     <row r="1588">
       <c r="A1588" t="inlineStr">
         <is>
-          <t>DHandle</t>
+          <t>128</t>
         </is>
       </c>
     </row>
     <row r="1589">
       <c r="A1589" t="inlineStr">
         <is>
           <t>130</t>
         </is>
       </c>
     </row>
     <row r="1590">
       <c r="A1590" t="inlineStr">
         <is>
           <t>86</t>
         </is>
       </c>
     </row>
     <row r="1591">
       <c r="A1591" t="inlineStr">
         <is>
-          <t>10mm</t>
+          <t xml:space="preserve">130                                                                                                 </t>
         </is>
       </c>
     </row>
     <row r="1592">
       <c r="A1592" t="inlineStr">
         <is>
-          <t xml:space="preserve">130                                                                                                 </t>
+          <t>10mm</t>
         </is>
       </c>
     </row>
     <row r="1593">
       <c r="A1593" t="inlineStr">
         <is>
-          <t>133</t>
+          <t>11mm</t>
         </is>
       </c>
     </row>
     <row r="1594">
       <c r="A1594" t="inlineStr">
         <is>
-          <t>11mm</t>
+          <t>133</t>
         </is>
       </c>
     </row>
     <row r="1595">
       <c r="A1595" t="inlineStr">
         <is>
-          <t>135</t>
+          <t>10.5mm</t>
         </is>
       </c>
     </row>
     <row r="1596">
       <c r="A1596" t="inlineStr">
         <is>
-          <t>10.5mm</t>
+          <t>135</t>
         </is>
       </c>
     </row>
     <row r="1597">
       <c r="A1597" t="inlineStr">
         <is>
           <t>136</t>
         </is>
       </c>
     </row>
     <row r="1598">
       <c r="A1598" t="inlineStr">
         <is>
           <t>95mm</t>
         </is>
       </c>
     </row>
     <row r="1599">
       <c r="A1599" t="inlineStr">
         <is>
-          <t>75mm</t>
+          <t>137</t>
         </is>
       </c>
     </row>
     <row r="1600">
       <c r="A1600" t="inlineStr">
         <is>
-          <t>137</t>
+          <t>75mm</t>
         </is>
       </c>
     </row>
     <row r="1601">
       <c r="A1601" t="inlineStr">
         <is>
           <t>Left</t>
         </is>
       </c>
     </row>
     <row r="1602">
       <c r="A1602" t="inlineStr">
         <is>
           <t>138</t>
         </is>
       </c>
     </row>
     <row r="1603">
       <c r="A1603" t="inlineStr">
         <is>
-          <t>139</t>
+          <t>24"</t>
         </is>
       </c>
     </row>
     <row r="1604">
       <c r="A1604" t="inlineStr">
         <is>
-          <t>140</t>
+          <t>139</t>
         </is>
       </c>
     </row>
     <row r="1605">
       <c r="A1605" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>140</t>
         </is>
       </c>
     </row>
     <row r="1606">
       <c r="A1606" t="inlineStr">
         <is>
-          <t>142</t>
+          <t>29"</t>
         </is>
       </c>
     </row>
     <row r="1607">
       <c r="A1607" t="inlineStr">
         <is>
-          <t>143</t>
+          <t>27.5"</t>
         </is>
       </c>
     </row>
     <row r="1608">
       <c r="A1608" t="inlineStr">
         <is>
-          <t>145</t>
+          <t>141</t>
         </is>
       </c>
     </row>
     <row r="1609">
       <c r="A1609" t="inlineStr">
         <is>
-          <t>146</t>
+          <t>27.5</t>
         </is>
       </c>
     </row>
     <row r="1610">
       <c r="A1610" t="inlineStr">
         <is>
-          <t>147</t>
+          <t>142</t>
         </is>
       </c>
     </row>
     <row r="1611">
       <c r="A1611" t="inlineStr">
         <is>
-          <t>148</t>
+          <t>143</t>
         </is>
       </c>
     </row>
     <row r="1612">
       <c r="A1612" t="inlineStr">
         <is>
-          <t>149</t>
+          <t>29</t>
         </is>
       </c>
     </row>
     <row r="1613">
       <c r="A1613" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>145</t>
         </is>
       </c>
     </row>
     <row r="1614">
       <c r="A1614" t="inlineStr">
         <is>
-          <t>151</t>
+          <t>24</t>
         </is>
       </c>
     </row>
     <row r="1615">
       <c r="A1615" t="inlineStr">
         <is>
-          <t>152</t>
+          <t>146</t>
         </is>
       </c>
     </row>
     <row r="1616">
       <c r="A1616" t="inlineStr">
         <is>
-          <t>153</t>
+          <t>29</t>
         </is>
       </c>
     </row>
     <row r="1617">
       <c r="A1617" t="inlineStr">
         <is>
-          <t>154</t>
+          <t>26</t>
         </is>
       </c>
     </row>
     <row r="1618">
       <c r="A1618" t="inlineStr">
         <is>
-          <t>155</t>
+          <t>147</t>
         </is>
       </c>
     </row>
     <row r="1619">
       <c r="A1619" t="inlineStr">
         <is>
-          <t>156</t>
+          <t>148</t>
         </is>
       </c>
     </row>
     <row r="1620">
       <c r="A1620" t="inlineStr">
         <is>
-          <t>157</t>
+          <t>149</t>
         </is>
       </c>
     </row>
     <row r="1621">
       <c r="A1621" t="inlineStr">
         <is>
-          <t>158</t>
+          <t>150</t>
         </is>
       </c>
     </row>
     <row r="1622">
       <c r="A1622" t="inlineStr">
         <is>
-          <t>159</t>
+          <t>151</t>
         </is>
       </c>
     </row>
     <row r="1623">
       <c r="A1623" t="inlineStr">
         <is>
-          <t>159W</t>
+          <t>152</t>
         </is>
       </c>
     </row>
     <row r="1624">
       <c r="A1624" t="inlineStr">
         <is>
-          <t>160</t>
+          <t>153</t>
         </is>
       </c>
     </row>
     <row r="1625">
       <c r="A1625" t="inlineStr">
         <is>
-          <t>161</t>
+          <t>154</t>
         </is>
       </c>
     </row>
     <row r="1626">
       <c r="A1626" t="inlineStr">
         <is>
-          <t>162</t>
+          <t>155</t>
         </is>
       </c>
     </row>
     <row r="1627">
       <c r="A1627" t="inlineStr">
         <is>
-          <t>163</t>
+          <t>156</t>
         </is>
       </c>
     </row>
     <row r="1628">
       <c r="A1628" t="inlineStr">
         <is>
-          <t>162W</t>
+          <t>157</t>
         </is>
       </c>
     </row>
     <row r="1629">
       <c r="A1629" t="inlineStr">
         <is>
-          <t>164</t>
+          <t>158</t>
         </is>
       </c>
     </row>
     <row r="1630">
       <c r="A1630" t="inlineStr">
         <is>
-          <t>165</t>
+          <t>159</t>
         </is>
       </c>
     </row>
     <row r="1631">
       <c r="A1631" t="inlineStr">
         <is>
-          <t>166</t>
+          <t>159W</t>
         </is>
       </c>
     </row>
     <row r="1632">
       <c r="A1632" t="inlineStr">
         <is>
-          <t>167</t>
+          <t>160</t>
         </is>
       </c>
     </row>
     <row r="1633">
       <c r="A1633" t="inlineStr">
         <is>
-          <t>168</t>
+          <t>161</t>
         </is>
       </c>
     </row>
     <row r="1634">
       <c r="A1634" t="inlineStr">
         <is>
-          <t>169</t>
+          <t>162</t>
         </is>
       </c>
     </row>
     <row r="1635">
       <c r="A1635" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>162W</t>
         </is>
       </c>
     </row>
     <row r="1636">
       <c r="A1636" t="inlineStr">
         <is>
-          <t>171</t>
+          <t>163</t>
         </is>
       </c>
     </row>
     <row r="1637">
       <c r="A1637" t="inlineStr">
         <is>
-          <t>172</t>
+          <t>164</t>
         </is>
       </c>
     </row>
     <row r="1638">
       <c r="A1638" t="inlineStr">
         <is>
-          <t>173</t>
+          <t>165</t>
         </is>
       </c>
     </row>
     <row r="1639">
       <c r="A1639" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>166</t>
         </is>
       </c>
     </row>
     <row r="1640">
       <c r="A1640" t="inlineStr">
         <is>
-          <t>175</t>
+          <t>167</t>
         </is>
       </c>
     </row>
     <row r="1641">
       <c r="A1641" t="inlineStr">
         <is>
-          <t>176</t>
+          <t>168</t>
         </is>
       </c>
     </row>
     <row r="1642">
       <c r="A1642" t="inlineStr">
         <is>
-          <t>177</t>
+          <t>169</t>
         </is>
       </c>
     </row>
     <row r="1643">
       <c r="A1643" t="inlineStr">
         <is>
-          <t>178</t>
+          <t>170</t>
         </is>
       </c>
     </row>
     <row r="1644">
       <c r="A1644" t="inlineStr">
         <is>
-          <t>179</t>
+          <t>171</t>
         </is>
       </c>
     </row>
     <row r="1645">
       <c r="A1645" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>172</t>
         </is>
       </c>
     </row>
     <row r="1646">
       <c r="A1646" t="inlineStr">
         <is>
-          <t>181</t>
+          <t>173</t>
         </is>
       </c>
     </row>
     <row r="1647">
       <c r="A1647" t="inlineStr">
         <is>
-          <t>182</t>
+          <t>174</t>
         </is>
       </c>
     </row>
     <row r="1648">
       <c r="A1648" t="inlineStr">
         <is>
-          <t>183</t>
+          <t>175</t>
         </is>
       </c>
     </row>
     <row r="1649">
       <c r="A1649" t="inlineStr">
         <is>
-          <t>184</t>
+          <t>176</t>
         </is>
       </c>
     </row>
     <row r="1650">
       <c r="A1650" t="inlineStr">
         <is>
-          <t>185</t>
+          <t>177</t>
         </is>
       </c>
     </row>
     <row r="1651">
       <c r="A1651" t="inlineStr">
         <is>
-          <t>186</t>
+          <t>178</t>
         </is>
       </c>
     </row>
     <row r="1652">
       <c r="A1652" t="inlineStr">
         <is>
-          <t>188</t>
+          <t>179</t>
         </is>
       </c>
     </row>
     <row r="1653">
       <c r="A1653" t="inlineStr">
         <is>
-          <t>189</t>
+          <t>180</t>
         </is>
       </c>
     </row>
     <row r="1654">
       <c r="A1654" t="inlineStr">
         <is>
-          <t>190</t>
+          <t>181</t>
         </is>
       </c>
     </row>
     <row r="1655">
       <c r="A1655" t="inlineStr">
         <is>
-          <t>191</t>
+          <t>182</t>
         </is>
       </c>
     </row>
     <row r="1656">
       <c r="A1656" t="inlineStr">
         <is>
-          <t>192</t>
+          <t>183</t>
         </is>
       </c>
     </row>
     <row r="1657">
       <c r="A1657" t="inlineStr">
         <is>
-          <t>193</t>
+          <t>184</t>
         </is>
       </c>
     </row>
     <row r="1658">
       <c r="A1658" t="inlineStr">
         <is>
-          <t>203</t>
+          <t>185</t>
         </is>
       </c>
     </row>
     <row r="1659">
       <c r="A1659" t="inlineStr">
         <is>
-          <t>209</t>
+          <t>186</t>
         </is>
       </c>
     </row>
     <row r="1660">
       <c r="A1660" t="inlineStr">
         <is>
-          <t>212</t>
+          <t>188</t>
         </is>
       </c>
     </row>
     <row r="1661">
       <c r="A1661" t="inlineStr">
         <is>
-          <t>218</t>
+          <t>189</t>
         </is>
       </c>
     </row>
     <row r="1662">
       <c r="A1662" t="inlineStr">
         <is>
-          <t>202</t>
+          <t>190</t>
         </is>
       </c>
     </row>
     <row r="1663">
       <c r="A1663" t="inlineStr">
         <is>
-          <t>195</t>
+          <t>191</t>
         </is>
       </c>
     </row>
     <row r="1664">
       <c r="A1664" t="inlineStr">
         <is>
-          <t>187</t>
+          <t>192</t>
         </is>
       </c>
     </row>
     <row r="1665">
       <c r="A1665" t="inlineStr">
         <is>
-          <t>196</t>
+          <t>193</t>
         </is>
       </c>
     </row>
     <row r="1666">
       <c r="A1666" t="inlineStr">
         <is>
-          <t>205</t>
+          <t>203</t>
         </is>
       </c>
     </row>
     <row r="1667">
       <c r="A1667" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>209</t>
         </is>
       </c>
     </row>
     <row r="1668">
       <c r="A1668" t="inlineStr">
+        <is>
+          <t>212</t>
+        </is>
+      </c>
+    </row>
+    <row r="1669">
+      <c r="A1669" t="inlineStr">
+        <is>
+          <t>218</t>
+        </is>
+      </c>
+    </row>
+    <row r="1670">
+      <c r="A1670" t="inlineStr">
+        <is>
+          <t>202</t>
+        </is>
+      </c>
+    </row>
+    <row r="1671">
+      <c r="A1671" t="inlineStr">
+        <is>
+          <t>195</t>
+        </is>
+      </c>
+    </row>
+    <row r="1672">
+      <c r="A1672" t="inlineStr">
+        <is>
+          <t>187</t>
+        </is>
+      </c>
+    </row>
+    <row r="1673">
+      <c r="A1673" t="inlineStr">
+        <is>
+          <t>196</t>
+        </is>
+      </c>
+    </row>
+    <row r="1674">
+      <c r="A1674" t="inlineStr">
+        <is>
+          <t>205</t>
+        </is>
+      </c>
+    </row>
+    <row r="1675">
+      <c r="A1675" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+    </row>
+    <row r="1676">
+      <c r="A1676" t="inlineStr">
         <is>
           <t>Option</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>